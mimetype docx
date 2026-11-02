--- v0 (2025-10-09)
+++ v1 (2026-11-02)
@@ -1,6720 +1,8642 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7B267EE3" w14:textId="16448C61" w:rsidR="00E166CD" w:rsidRDefault="0019165B" w:rsidP="00E166CD">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="05E4BAAC" w14:textId="5AD37960" w:rsidR="00154D36" w:rsidRPr="0021420B" w:rsidRDefault="00CB4F9C" w:rsidP="001D245C">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="40"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>13/10/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gotham Rounded Bold" w:hAnsi="Gotham Rounded Bold" w:cs="Arial"/>
+          <w:color w:val="668899" w:themeColor="accent2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:alias w:val="Title"/>
+        <w:tag w:val="ccDocTitle"/>
+        <w:id w:val="10794392"/>
+        <w:placeholder>
+          <w:docPart w:val="0DD2473875344B87AC13593E59B49428"/>
+        </w:placeholder>
+        <w:dataBinding w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+        <w:text w:multiLine="1"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="32D9FC87" w14:textId="13AE6455" w:rsidR="009653AD" w:rsidRPr="00481B5E" w:rsidRDefault="00B35740" w:rsidP="006C79D9">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4507"/>
+              <w:tab w:val="left" w:pos="7350"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Gotham Rounded Bold" w:hAnsi="Gotham Rounded Bold" w:cs="Arial"/>
+              <w:color w:val="668899" w:themeColor="accent2"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Gotham Rounded Bold" w:hAnsi="Gotham Rounded Bold" w:cs="Arial"/>
+              <w:color w:val="668899" w:themeColor="accent2"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>Vragenlijst voor de aandeelhouders van een kredietgever</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0524FF82" w14:textId="283C5F83" w:rsidR="0014731B" w:rsidRDefault="0014731B" w:rsidP="007D7227">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De FSMA houdt toezicht op de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kredietgevers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De aandeelhouders moeten aantonen dat zij ge</w:t>
+      </w:r>
+      <w:r w:rsidR="009F007C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ikt zijn om een gezond en voorzichtig beleid van de k</w:t>
+      </w:r>
+      <w:r w:rsidR="009F007C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edietgever te waarborgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697FCCFA" w14:textId="685508FA" w:rsidR="0014731B" w:rsidRDefault="0014731B" w:rsidP="007D7227">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hebben </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uw antwoorden op deze vragenlijst nodig om te onderzoeken of u over deze kwaliteiten beschikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFF2CC"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFF2CC"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BBCC00"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="8336"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009F007C" w:rsidRPr="00CF3DDB" w14:paraId="685A1FF4" w14:textId="77777777" w:rsidTr="0015341E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7868D436" w14:textId="77777777" w:rsidR="009F007C" w:rsidRPr="000C08FD" w:rsidRDefault="009F007C" w:rsidP="0015341E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00741649">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6488B1C0" wp14:editId="6B17F1FB">
+                  <wp:extent cx="288000" cy="288000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="4" name="Picture 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name="exclam4.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12">
+                            <a:extLst>
+                              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a14:imgLayer r:embed="rId13">
+                                    <a14:imgEffect>
+                                      <a14:backgroundRemoval t="0" b="100000" l="0" r="100000"/>
+                                    </a14:imgEffect>
+                                  </a14:imgLayer>
+                                </a14:imgProps>
+                              </a:ext>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="288000" cy="288000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8336" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A20EEE" w14:textId="77777777" w:rsidR="009F007C" w:rsidRPr="00A8006B" w:rsidRDefault="009F007C" w:rsidP="0015341E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het is belangrijk dat u alle vragen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ernstig, waarheidsgetrouw en volledig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> beantwoordt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C23AF48" w14:textId="77777777" w:rsidR="009F007C" w:rsidRPr="00A8006B" w:rsidRDefault="009F007C" w:rsidP="0015341E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>De kwaliteit van uw antwoorden beïnvloedt immers sterk de behandelingstermijn van uw aanvraag.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7008296E" w14:textId="77777777" w:rsidR="009F007C" w:rsidRPr="00A8006B" w:rsidRDefault="009F007C" w:rsidP="0015341E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vermeld in uw antwoorden </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>alle</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informatie waarvan u redelijkerwijze kan aannemen dat ze relevant is voor onze beoordeling. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="042A5DB8" w14:textId="77777777" w:rsidR="009F007C" w:rsidRPr="000C08FD" w:rsidRDefault="009F007C" w:rsidP="0015341E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>We zullen rekening houden met uw concrete omstandigheden en met de toelichting die u geeft.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59CA03D6" w14:textId="77777777" w:rsidR="0014731B" w:rsidRDefault="0014731B" w:rsidP="007D7227">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als u twijfelt of bepaalde informatie relevant is, doet u er goed aan ze toch te vermelden. U kan daarbij toelichten waarom u denkt dat de informatie niet (meer) relevant is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1672EBA9" w14:textId="77777777" w:rsidR="00567964" w:rsidRDefault="00567964" w:rsidP="00567964">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="431" w:right="567" w:hanging="431"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>Vragenlijst aandeelhouder</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF397A">
+      </w:pPr>
+      <w:r w:rsidRPr="000A47A6">
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kredietgever</w:t>
+        <w:t>U engageert zich om volledig en waarheidsgetrouw te antwoorden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDECEF1" w14:textId="77777777" w:rsidR="00E166CD" w:rsidRDefault="00E166CD" w:rsidP="00E166CD">
-      <w:pPr>
+    <w:p w14:paraId="6D50E45C" w14:textId="77777777" w:rsidR="00C96600" w:rsidRDefault="00C96600" w:rsidP="00C96600">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="nl-BE"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00221172">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00221172">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00221172">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te kruisen]</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="79085EE1" w14:textId="77777777" w:rsidR="00D56710" w:rsidRDefault="00B227A8" w:rsidP="00B227A8">
-      <w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="7791"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00221172" w:rsidRPr="00221172" w14:paraId="0E09D6C3" w14:textId="77777777" w:rsidTr="00221172">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              <w:sz w:val="96"/>
+              <w:szCs w:val="96"/>
+            </w:rPr>
+            <w:id w:val="1392228033"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1276" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7BF92794" w14:textId="2FAD2EE0" w:rsidR="00221172" w:rsidRPr="00221172" w:rsidRDefault="00221172" w:rsidP="00221172">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="96"/>
+                    <w:szCs w:val="96"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7791" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="207044BD" w14:textId="18778D95" w:rsidR="00221172" w:rsidRPr="00221172" w:rsidRDefault="00221172" w:rsidP="00066EB6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221172">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ik verbind me ertoe de gegevens volledig en naar waarheid in te vullen. Ik </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221172">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">verbind mij ertoe om de FSMA onmiddellijk op de hoogte te brengen van alle wijzigingen in één of meer antwoorden op de hieronder gestelde vragen. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221172">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ik ben me ervan bewust dat het achterhouden of vervalsen van relevante informatie een negatieve invloed kan hebben op de beoordeling van mijn kwaliteiten door de FSMA.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="043D1D33" w14:textId="4300AC04" w:rsidR="0021420B" w:rsidRPr="000A47A6" w:rsidRDefault="00291C93" w:rsidP="004D4A16">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pageBreakBefore/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>Deze vragenlijst moet wo</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Als aandeelhouder moet u </w:t>
       </w:r>
-      <w:r w:rsidR="00AF397A">
+      <w:r w:rsidR="0021420B">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">rden ingevuld door de </w:t>
+        <w:t>deze vragenlijst</w:t>
+      </w:r>
+      <w:r w:rsidR="0021420B" w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00173E3F">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>invullen</w:t>
+      </w:r>
+      <w:r w:rsidR="0021420B" w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3795DA09" w14:textId="5E4351BA" w:rsidR="0021420B" w:rsidRDefault="00173E3F" w:rsidP="004D4A16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:r w:rsidR="00291C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in het kader van </w:t>
+      </w:r>
+      <w:r w:rsidR="0021420B" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>een vergunningsaanvraag</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35740" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minstens 20% in het kapitaal of minstens 20% van de stemrechten bezit of de controle heeft over de kredietgever</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34C4B" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0224EC74" w14:textId="53A2D1AB" w:rsidR="009349DA" w:rsidRPr="004D4A16" w:rsidRDefault="00173E3F" w:rsidP="004D4A16">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>OF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADA6111" w14:textId="01688C81" w:rsidR="005B1726" w:rsidRPr="009349DA" w:rsidRDefault="00173E3F" w:rsidP="004D4A16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met betrekking tot </w:t>
+      </w:r>
+      <w:r w:rsidR="0021420B" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een wijziging in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35740" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00163102" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aandeelhoudersstructuur van </w:t>
+      </w:r>
+      <w:r w:rsidR="0021420B" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een vergunde </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B35740" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>kredietgever</w:t>
+      </w:r>
+      <w:r w:rsidR="00453447" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34C4B" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="76CA7BD3" w14:textId="0F07AF65" w:rsidR="002D36CA" w:rsidRPr="009349DA" w:rsidRDefault="00163102" w:rsidP="004D4A16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1066" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>uw</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002D36CA" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aandeel of stemrechten in de vennootschap 20%, 30% of 50% bereikt of overschrijdt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34C4B" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00364AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FD45C3" w14:textId="11BF78E2" w:rsidR="002D36CA" w:rsidRPr="009349DA" w:rsidRDefault="00163102" w:rsidP="004D4A16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1066" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002D36CA" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de controle</w:t>
+      </w:r>
+      <w:r w:rsidR="009662FC">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="002D36CA" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verwerf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="002D36CA" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de vennootschap</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34C4B" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00364AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49886CDE" w14:textId="684CB91C" w:rsidR="00B35740" w:rsidRDefault="00163102" w:rsidP="004D4A16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1066" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kredietgever uw dochteronderneming wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34C4B" w:rsidRPr="009349DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6266614E" w14:textId="46C1A655" w:rsidR="00173E3F" w:rsidRPr="007F6225" w:rsidRDefault="00173E3F" w:rsidP="007F6225">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze vragenlijst </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15088">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moet ingevuld worden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>als u zich als aandeelhouder in één van de voormelde gevallen bevindt, ongeacht of dit aandeel in de kredietgever alleen of in onderling overleg, of rechtstreeks of onrechtstreeks wordt aangehouden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C56FD8" w14:textId="5FB13BD7" w:rsidR="0021420B" w:rsidRPr="000A47A6" w:rsidRDefault="0021420B" w:rsidP="0021420B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1726">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>bent aandeelhouder</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2500">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de hoedanigheid van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3823"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="4247"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003204CD" w14:paraId="310B3DEA" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E607A39" w14:textId="11CDA8D2" w:rsidR="003204CD" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1281455999"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003204CD" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003204CD" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003204CD" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> natuurlijk persoon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="363DC4DC" w14:textId="77777777" w:rsidR="003204CD" w:rsidRPr="004D4A16" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB5F1D4" w14:textId="315786A6" w:rsidR="003204CD" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="699053727"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003204CD" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003204CD" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003204CD" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rechtspersoon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003204CD" w14:paraId="5762F96B" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17530311" w14:textId="4D7046D8" w:rsidR="003204CD" w:rsidRPr="00C34C4B" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Naam :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1971661935"/>
+                <w:placeholder>
+                  <w:docPart w:val="936E0B9410D848418F8E82B489370575"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A95A79" w14:textId="77777777" w:rsidR="003204CD" w:rsidRPr="004D4A16" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A00AFBF" w14:textId="7D0E8929" w:rsidR="003204CD" w:rsidRPr="00C34C4B" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maatschappelijke </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>benaming :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-835075396"/>
+                <w:placeholder>
+                  <w:docPart w:val="C5C82840939E4A18A0DE51EB76AF4659"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003204CD" w14:paraId="66A9766E" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B075F35" w14:textId="11713579" w:rsidR="003204CD" w:rsidRPr="00C34C4B" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Voornaam :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1817168836"/>
+                <w:placeholder>
+                  <w:docPart w:val="772354F956274593BD8D72F45F04EDD4"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="34DC25DC" w14:textId="77777777" w:rsidR="003204CD" w:rsidRPr="004D4A16" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D4A16">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA525D6" w14:textId="2F49F3E4" w:rsidR="003204CD" w:rsidRPr="00C34C4B" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ondernemingsnummer</w:t>
+            </w:r>
+            <w:r w:rsidR="003F3B4B">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-908689365"/>
+                <w:placeholder>
+                  <w:docPart w:val="620FDE066113459BBD64DF2413AF85A6"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003204CD" w14:paraId="58BB15A5" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E314530" w14:textId="430E83A5" w:rsidR="003204CD" w:rsidRPr="00C34C4B" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rijksregisternummer</w:t>
+            </w:r>
+            <w:r w:rsidR="003F3B4B">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1679697244"/>
+                <w:placeholder>
+                  <w:docPart w:val="3A8D5FCB7A3942F698FCF7F3F6A69702"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1337F325" w14:textId="77777777" w:rsidR="003204CD" w:rsidRPr="004D4A16" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64778876" w14:textId="7C267295" w:rsidR="003204CD" w:rsidRPr="00C34C4B" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rechtsvorm :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="304291920"/>
+                <w:placeholder>
+                  <w:docPart w:val="7AF162A68CF54C7B9A71A4E881A48BBD"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003204CD" w14:paraId="74AA6662" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3A41AC" w14:textId="45A68942" w:rsidR="003204CD" w:rsidRPr="00C34C4B" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Telefoon</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1559155770"/>
+                <w:placeholder>
+                  <w:docPart w:val="CC109B1FFFB2402DB5D23AEAEB57B2DE"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F61817" w14:textId="77777777" w:rsidR="003204CD" w:rsidRPr="004D4A16" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5906CB19" w14:textId="682BB595" w:rsidR="003204CD" w:rsidRPr="00C34C4B" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Telefoon :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-770306797"/>
+                <w:placeholder>
+                  <w:docPart w:val="0552A5C2CDA445C7B4E70CF91EB92247"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003204CD" w:rsidRPr="00CB4F9C" w14:paraId="4C996A9E" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4826A873" w14:textId="2D33CF14" w:rsidR="003204CD" w:rsidRPr="00C96600" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96600" w:rsidRPr="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1972401625"/>
+                <w:placeholder>
+                  <w:docPart w:val="F6D34E3FEF4840F9A8385B96F199C8B8"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00C96600">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="fr-BE"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E191E85" w14:textId="77777777" w:rsidR="003204CD" w:rsidRPr="00C96600" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B48684" w14:textId="08FC1524" w:rsidR="003204CD" w:rsidRPr="00C96600" w:rsidRDefault="003204CD" w:rsidP="001B6CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96600" w:rsidRPr="00C96600">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1789458035"/>
+                <w:placeholder>
+                  <w:docPart w:val="024EB1FE4FD348B59573F2102299AC3B"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00C96600">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="fr-BE"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5C01D6B3" w14:textId="039EA404" w:rsidR="0021420B" w:rsidRPr="000A47A6" w:rsidRDefault="0021420B" w:rsidP="004D4A16">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pageBreakBefore/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De omvang van uw </w:t>
+      </w:r>
+      <w:r w:rsidR="00683D73">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>aandeel</w:t>
+      </w:r>
+      <w:r w:rsidR="00683D73" w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>is…</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3114"/>
+        <w:gridCol w:w="5948"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="000A47A6" w14:paraId="2D9AEC8D" w14:textId="77777777" w:rsidTr="008A6E54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9683F8" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Kapitaalfractie (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22518D00" w14:textId="3E1F3252" w:rsidR="0021420B" w:rsidRPr="000A47A6" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1333290708"/>
+                <w:placeholder>
+                  <w:docPart w:val="77959BFD983849AA9A728017E06E18EC"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="000A47A6" w14:paraId="66CD7A2F" w14:textId="77777777" w:rsidTr="008A6E54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B71B5DD" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Stemrechten (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="445AB48E" w14:textId="746D3462" w:rsidR="0021420B" w:rsidRPr="000A47A6" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-250195357"/>
+                <w:placeholder>
+                  <w:docPart w:val="6AE5D1E504374E89AEBF621F2DE41B32"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00CB4F9C" w14:paraId="0E8E0064" w14:textId="77777777" w:rsidTr="008A6E54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D54BAA" w14:textId="60A1B810" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="005B1726">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Startdatum </w:t>
+            </w:r>
+            <w:r w:rsidR="005B1726" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>aandeelhouderschap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:eastAsia="fr-BE"/>
+            </w:rPr>
+            <w:id w:val="-1550836886"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:date>
+              <w:dateFormat w:val="dd/MM/yyyy"/>
+              <w:lid w:val="en-BE"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5948" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="58C4BCDB" w14:textId="7F7440F0" w:rsidR="0021420B" w:rsidRPr="00C96600" w:rsidRDefault="00C96600" w:rsidP="008A6E54">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C96600">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="fr-BE"/>
+                  </w:rPr>
+                  <w:t>Click or tap to enter a date.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="003D22BC" w14:paraId="45125900" w14:textId="77777777" w:rsidTr="008A6E54">
+        <w:trPr>
+          <w:trHeight w:val="1242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B1C634" w14:textId="4208AEBE" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="00683D73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geef nadere toelichting </w:t>
+            </w:r>
+            <w:r w:rsidR="00B655B9" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>als</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00683D73" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">het aandeelhouderschap </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>onrechtstreeks is</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="570DBCD7" w14:textId="07E3B2D2" w:rsidR="0021420B" w:rsidRPr="000A47A6" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1060784883"/>
+                <w:placeholder>
+                  <w:docPart w:val="E1B68835351E4345B66B93444CA88355"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00683D73" w:rsidRPr="003D22BC" w14:paraId="75B77404" w14:textId="77777777" w:rsidTr="008A6E54">
+        <w:trPr>
+          <w:trHeight w:val="1242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BED271E" w14:textId="77777777" w:rsidR="00683D73" w:rsidRPr="00C34C4B" w:rsidRDefault="00683D73" w:rsidP="00683D73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Geef nadere toelichting als het aandeelhouderschap in onderling overleg gebeurt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0402AD1A" w14:textId="1D91563E" w:rsidR="00683D73" w:rsidRPr="000A47A6" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-535823118"/>
+                <w:placeholder>
+                  <w:docPart w:val="8799E5E73BB34E28A79E78C84475CD9A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="19EAB8CA" w14:textId="2C44D33F" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="0021420B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enkel in te vullen als u de intentie hebt </w:t>
+      </w:r>
+      <w:r w:rsidR="006630A2" w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om uw aandeel in de kredietgever te vergroten waardoor dit 20%, 30% of 50% bereikt of overschrijdt of waardoor u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de controle </w:t>
+      </w:r>
+      <w:r w:rsidR="006630A2" w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>verwerft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over een </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vergunde </w:t>
+      </w:r>
+      <w:r w:rsidR="006630A2" w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>kredietgever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3114"/>
+        <w:gridCol w:w="5948"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="7392A67B" w14:textId="77777777" w:rsidTr="008A6E54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBFD042" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Kapitaalfractie (%) vóór de wijziging</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A55AA1" w14:textId="01540ED0" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-194388927"/>
+                <w:placeholder>
+                  <w:docPart w:val="614043521E9045188C141C9C46419D05"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="26A7C96D" w14:textId="77777777" w:rsidTr="008A6E54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C09AE46" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Stemrechten (%) vóór de wijziging</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6F9B5A" w14:textId="344DA50B" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1648118887"/>
+                <w:placeholder>
+                  <w:docPart w:val="BA219DDF919C445886C33EF261950662"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600" w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0DE72CA6" w14:textId="3EC77344" w:rsidR="0021420B" w:rsidRPr="000A47A6" w:rsidRDefault="0021420B" w:rsidP="0021420B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U beschikt over de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>aandeelhouders van de kredietgever die, alleen of in onderling overleg, rechtstreeks of onrechtstreeks</w:t>
+        <w:t xml:space="preserve">vereiste </w:t>
       </w:r>
-      <w:r w:rsidR="00E8033E">
-[...6 lines deleted...]
-      <w:r w:rsidR="00D56710">
+      <w:r w:rsidRPr="000A47A6">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>, zich in één van de volgende gevallen bevinden. Duid aan welke hier van toepassing is:</w:t>
+        <w:t xml:space="preserve">kwaliteiten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gelet op de noodzaak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>gezond en voorzichtig be</w:t>
+      </w:r>
+      <w:r w:rsidR="00683D73">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>leid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de vennootschap te waarborgen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A88BCE" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="007D7227">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>Hieronder staan een reeks uitspraken waarvan we willen weten of ze voor u van toepassing zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7508642E" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="007D7227">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als de uitspraak helemaal waar is voor u, bevestigt u dat de uitspraak juist is. U kan bijkomende uitleg geven, maar dat is niet vereist. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF82CC6" w14:textId="7806D948" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="007D7227">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als de uitspraak niet of niet helemaal juist is voor u, moet u bijkomende uitleg geven. Ook </w:t>
+      </w:r>
+      <w:r w:rsidR="009F007C" w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u twijfelt of de uitspraak helemaal van toepassing is op u, geeft u bijkomende toelichting en legt u de situatie uit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DA8FB5" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="000A47A6" w:rsidRDefault="0021420B" w:rsidP="007D7227">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pageBreakBefore/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A47A6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Zijn de onderstaande uitspraken juist?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC7DC30" w14:textId="049DD059" w:rsidR="0021420B" w:rsidRPr="00F826C5" w:rsidRDefault="0021420B" w:rsidP="007D7227">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F826C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor elk van de volgende uitspraken moet uw antwoord gelden voor </w:t>
+      </w:r>
+      <w:r w:rsidR="002D36CA" w:rsidRPr="00F826C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zowel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F826C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uzelf </w:t>
+      </w:r>
+      <w:r w:rsidR="002D36CA" w:rsidRPr="00F826C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als aandeelhouder-natuurlijke persoon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F826C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>als voor de onderneming</w:t>
+      </w:r>
+      <w:r w:rsidR="002D36CA" w:rsidRPr="00F826C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (aandeelhouder-rechtspersoon) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F826C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>die u leidt of controleert, of in het verleden hebt geleid of gecontroleerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5156D136" w14:textId="77777777" w:rsidR="0021420B" w:rsidRDefault="0021420B" w:rsidP="0021420B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vragen hebben </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>zowel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betrekking op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>feiten in België als in het buitenland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="PlainTable1"/>
+        <w:tblStyle w:val="GridTable1Light-Accent2"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="895"/>
+        <w:gridCol w:w="5169"/>
+        <w:gridCol w:w="2998"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="13066137" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="855"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA4F22A" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="007D7227">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EAFE29" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Uitspraak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="762560FB" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Kunt u bevestigen dat dit juist is?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="14F36F97" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CC4156" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="007D7227">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Beoordeling door andere autoriteiten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="5E496026" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0CA455" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="007D7227">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32093EBA" w14:textId="0437D09B" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="00212898">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mijn </w:t>
+            </w:r>
+            <w:r w:rsidR="00212898">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>geschiktheid</w:t>
+            </w:r>
+            <w:r w:rsidR="00212898" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">als aandeelhouder of als leider van een financiële instelling is nooit beoordeeld door </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD213A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">een overheid, een autoriteit of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">een </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD213A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">andere </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>toezichthouder uit de financiële sector</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD213A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dan de FSMA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B823FD" w14:textId="24BB14C9" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-169567359"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">k bevestig dat dit juist is. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="31AA1D75" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFA7755" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="007D7227">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C0D671" w14:textId="07CAB074" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="00212898" w:rsidP="00212898">
+            <w:pPr>
+              <w:keepNext/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Bij mijn weten wordt m</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ijn </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>geschiktheid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">als aandeelhouder of als leider van een financiële instelling op dit moment niet beoordeeld door </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD213A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">een overheid, een autoriteit of </w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>een andere toezichthouder uit de financiële sector</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD213A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dan de FSMA</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEF695F" w14:textId="08BB0C1E" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                  <w:lang w:eastAsia="fr-BE"/>
+                </w:rPr>
+                <w:id w:val="-157772093"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:lang w:eastAsia="fr-BE"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Ik bevestig dat dit juist is. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="2CB58E2A" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6638D0F7" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="00CC5345">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Procedures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="0E167669" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1BB374" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC04CF2" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Ik ben nooit strafrechtelijk veroordeeld of heb geen opschorting hiervan verkregen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3554B7A8" w14:textId="7D00788B" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1482458858"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>k bevestig dat dit juist is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="4C34574D" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC94D79" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BADDEB1" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Bij mijn weten loopt op dit ogenblik geen enkel strafrechte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>lijk onderzoek tegen mij.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38450DEF" w14:textId="3BF97C35" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="766200348"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>k bevestig dat dit juist is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="5FC842AD" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F05F7C6" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72FF0F63" w14:textId="54B1C4D9" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ik ben nooit betrokken geweest in relevante burgerlijke-, of bestuursrechtelijke </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>procedures</w:t>
+            </w:r>
+            <w:r w:rsidR="00E27683">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD213A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00DD213A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ook geen faillissements- of insolventieprocedure of enige andere soortgelijke procedure) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>of heb nooit het voorwerp uitgemaakt van een beslissing voortvloeiende uit dergelijke procedures.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFE4C77" w14:textId="320DD4D8" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1401670544"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">k bevestig dat dit juist is. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2D7C" w:rsidRPr="00C34C4B" w14:paraId="2940D726" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="465DF968" w14:textId="3FE1EABA" w:rsidR="00EE2D7C" w:rsidRPr="00C34C4B" w:rsidRDefault="00EE2D7C" w:rsidP="00EE2D7C">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E35DABB" w14:textId="58F6B8EF" w:rsidR="00EE2D7C" w:rsidRPr="00C34C4B" w:rsidRDefault="00EE2D7C" w:rsidP="00EE2D7C">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Ik ben nooit partij geweest bij een minnelijke schikking met betrekking tot een mogelijke inbreuk op financiële of fiscale wetgeving of een strafrechtelijke inbreuk.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13150A82" w14:textId="6234CA07" w:rsidR="00EE2D7C" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="00EE2D7C">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-743183736"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EE2D7C" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE2D7C" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>k bevestig dat dit juist is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="1DEF9D11" w14:textId="77777777" w:rsidTr="004D4A16">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B2D1B3" w14:textId="76B67287" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE2D7C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07237442" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Ik ben nooit betrokken geweest in een tuchtprocedure of heb nooit het voorwerp uitgemaakt van een tuchtrechtelijke beslissing.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="762FAC3D" w14:textId="76E7F464" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-25643550"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">k bevestig dat dit juist is. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="4C42F197" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C69673A" w14:textId="5054A7B8" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE2D7C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A9CB93" w14:textId="26EF44D6" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ik ben nooit betrokken geweest in of heb nooit het voorwerp uitgemaakt van onderzoeken, </w:t>
+            </w:r>
+            <w:r w:rsidR="001F7F41">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>(dwang)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">maatregelen of sancties van een </w:t>
+            </w:r>
+            <w:r w:rsidR="000B2605">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">overheid, een autoriteit of een </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>toezichthouder.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F3A664" w14:textId="28E52768" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1490560849"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">k bevestig dat dit juist is. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="0F7A44BC" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3B0E97" w14:textId="5AB30F4A" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE2D7C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57AB7D70" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Ik ben nooit betrokken geweest in of heb nooit het voorwerp uitgemaakt van enige andere procedure (bv. over mogelijke inbreuken op fiscale of financiële wetgeving).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F80F92" w14:textId="01F3786A" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1951622972"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>k bevestig dat dit juist is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="15C9E1F0" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AB9AF7" w14:textId="225E74BC" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE2D7C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3264D830" w14:textId="1CB10486" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Bij mijn weten loopt geen onderzoek tegen mij dat kan leiden tot een beslissing of een situatie bedoeld in 5.1.5 t.e.m. 5.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE2D7C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C676D6" w14:textId="2699FFB0" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="453524737"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>k bevestig dat dit juist is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="7983FF01" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CED60C4" w14:textId="4E07534F" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="00EE2D7C">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE2D7C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A64254" w14:textId="75FF380C" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="00166BC2">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bij mijn weten zijn er geen feiten die mij ten laste zouden kunnen worden gelegd door een </w:t>
+            </w:r>
+            <w:r w:rsidR="000B2605">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">overheid, een autoriteit of een </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">toezichthouder </w:t>
+            </w:r>
+            <w:r w:rsidR="00772DD7">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>uit de financiële sector</w:t>
+            </w:r>
+            <w:r w:rsidR="00687674">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4B658F" w14:textId="62662DFD" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1560396734"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>k bevestig dat dit juist is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="7EAA5A79" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DAC452" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="00CC5345">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Weigeringen, herroepingen of ontslagen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="6B27984F" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="685DC83E" w14:textId="0A13D43F" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="00EE2D7C">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE2D7C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D7EF20" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Een openbare of regelgevende instelling heeft mij nooit een registratie, erkenning</w:t>
+            </w:r>
+            <w:r w:rsidR="00780FCF" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>, inschrijving</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of vergunning om een beroepsactiviteit te mogen uitoefenen geweigerd. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FDA174" w14:textId="7963808F" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1009053877"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>k bevestig dat dit juist is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="4EAD5784" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="690AFF3D" w14:textId="35C2207F" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE2D7C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EEC0C4" w14:textId="6FFAC44E" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="003142F7">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Een openbare of regelgevende instelling heeft mijn registratie, erkenning, </w:t>
+            </w:r>
+            <w:r w:rsidR="00780FCF" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inschrijving </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>of vergunning om een beroepsactiviteit uit te oefenen nooit geschorst</w:t>
+            </w:r>
+            <w:r w:rsidR="003142F7" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, herroepen, </w:t>
+            </w:r>
+            <w:r w:rsidR="00212898">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">geschrapt, </w:t>
+            </w:r>
+            <w:r w:rsidR="003142F7" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>opgezegd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of ingetrokken. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="136617D7" w14:textId="7741ACF7" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1809932407"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>k bevestig dat dit juist is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006702B1" w:rsidRPr="00C34C4B" w14:paraId="6E909E8B" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A07326" w14:textId="2D15F1C5" w:rsidR="006702B1" w:rsidRPr="00C34C4B" w:rsidRDefault="006702B1" w:rsidP="006702B1">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6E49A7" w14:textId="3DE8E4C3" w:rsidR="006702B1" w:rsidRPr="00C34C4B" w:rsidRDefault="006702B1" w:rsidP="006702B1">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Ik heb nog nooit een kandidatuur voor een gereglementeerde functie in de financiële sector moeten intrekken of een dergelijke functie vroegtijdig moeten stopzetten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="580C6522" w14:textId="7CEDCCF5" w:rsidR="006702B1" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="006702B1">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1022591386"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006702B1" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="006702B1" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>k bevestig dat dit juist is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="0251E2AF" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B033692" w14:textId="73657709" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="006702B1">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75517426" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Ik ben nooit ontslagen uit een vertrouwensfunctie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E1D269" w14:textId="68318F25" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1772736140"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>k bevestig dat dit juist is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="05DB5104" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A721391" w14:textId="16947860" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="006702B1">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="256559CD" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Er is mij nooit gevraagd om ontslag te nemen uit een vertrouwensfunctie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C32D9D3" w14:textId="787C7A17" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-2093766332"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>k bevestig dat dit juist is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="1AD3CEE9" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="494" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BFC65E" w14:textId="58DAC820" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5.1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="006702B1">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D29DBAA" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Een zakelijke relatie is met mij nooit verbroken door mijn zware fout.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DCE898" w14:textId="1C14B2A3" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-712342647"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>k bevestig dat dit juist is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4AB58341" w14:textId="49CB9B91" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="0021420B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als u één van de bovenstaande </w:t>
+      </w:r>
+      <w:r w:rsidR="0034022E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>uitspraken</w:t>
+      </w:r>
+      <w:r w:rsidR="0034022E" w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>niet kon bevestigen, moet u hieronder toelichting geven.</w:t>
+      </w:r>
+      <w:r w:rsidR="00874246">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indien nodig kan u eventueel ook een bijlage toevoegen aan deze vragenlijst.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="704"/>
-        <w:gridCol w:w="8646"/>
+        <w:gridCol w:w="1177"/>
+        <w:gridCol w:w="7885"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00043D6E" w:rsidRPr="007779BE" w14:paraId="5C806C85" w14:textId="77777777" w:rsidTr="003C2AB1">
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="5235012A" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="307940D0" w14:textId="231BE35E" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0034022E" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uitspraak </w:t>
+            </w:r>
+            <w:r w:rsidR="0021420B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>nummer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="19559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B82A21" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Toelichting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="0C5F2E7A" w14:textId="77777777" w:rsidTr="008323EE">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="1476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33F1C0DB" w14:textId="571D4DD0" w:rsidR="00043D6E" w:rsidRPr="00043D6E" w:rsidRDefault="00043D6E" w:rsidP="00043D6E">
+          <w:p w14:paraId="567A858B" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
             <w:pPr>
               <w:rPr>
-                <w:u w:val="single"/>
-[...26 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:tcW w:w="19559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2D6252" w14:textId="66E30C6D" w:rsidR="00D56710" w:rsidRDefault="003A0016" w:rsidP="00B227A8">
+          <w:p w14:paraId="356204CE" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00043D6E">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D56710" w:rsidRPr="007779BE" w14:paraId="55DB6744" w14:textId="77777777" w:rsidTr="003A0016">
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00C34C4B" w14:paraId="2CAEC7D9" w14:textId="77777777" w:rsidTr="008323EE">
+        <w:trPr>
+          <w:trHeight w:val="1764"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="638EA581" w14:textId="3FEADE33" w:rsidR="00D56710" w:rsidRPr="00043D6E" w:rsidRDefault="00D56710" w:rsidP="00B227A8">
+          <w:p w14:paraId="3A86B76B" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:lang w:val="nl-BE"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:tcW w:w="19559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7270362E" w14:textId="54DB697B" w:rsidR="00D56710" w:rsidRDefault="007779BE" w:rsidP="00B227A8">
+          <w:p w14:paraId="5D374715" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...773 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A5A4E3A" w14:textId="77777777" w:rsidR="00B227A8" w:rsidRDefault="00B227A8" w:rsidP="00E166CD">
-[...22 lines deleted...]
-        <w:t xml:space="preserve">een </w:t>
+    <w:p w14:paraId="483593CB" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="000A47A6" w:rsidRDefault="0021420B" w:rsidP="0021420B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A47A6">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Zijn u nog </w:t>
       </w:r>
       <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A47A6">
+        <w:t>ndere feiten bekend die relevant kunnen zijn?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A73A2EB" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="0021420B">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="nl-BE"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
-        <w:t>rechtspersoon:</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>Als u nog andere feiten bekend zijn die niet zijn opgesomd in de uitspraken hierboven en die redelijkerwijze relevant kunnen zijn voor onze beoordeling, moet u ze hier vermelden.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="PlainTable1"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3686"/>
-        <w:gridCol w:w="5664"/>
+        <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C2F43" w14:paraId="15751374" w14:textId="77777777" w:rsidTr="001D29C2">
+      <w:tr w:rsidR="0021420B" w14:paraId="518070C0" w14:textId="77777777" w:rsidTr="008323EE">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="2383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="20688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79C08817" w14:textId="77777777" w:rsidR="005C2F43" w:rsidRPr="001D29C2" w:rsidRDefault="005C2F43" w:rsidP="00B0094D">
+          <w:p w14:paraId="513DF8D9" w14:textId="77777777" w:rsidR="0021420B" w:rsidRDefault="0021420B" w:rsidP="0021420B">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D29C2">
-[...3 lines deleted...]
-              <w:t>Maatschappelijke benaming</w:t>
+            <w:bookmarkStart w:id="0" w:name="_Toc524857510"/>
+            <w:bookmarkStart w:id="1" w:name="_Toc524858520"/>
+            <w:bookmarkStart w:id="2" w:name="_Toc524858595"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc524858677"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc524858816"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C04E97B" w14:textId="5E774A3B" w:rsidR="009F007C" w:rsidRPr="009F007C" w:rsidRDefault="009F007C" w:rsidP="00A8006B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:right="567" w:hanging="431"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>Uw handtekening</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFFF57"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="673"/>
+        <w:gridCol w:w="8389"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0034022E" w:rsidRPr="005A1F8A" w14:paraId="3A9970F5" w14:textId="77777777" w:rsidTr="002A16C7">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFF2CC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B4C5BA" w14:textId="77777777" w:rsidR="0034022E" w:rsidRPr="000C08FD" w:rsidRDefault="0034022E" w:rsidP="0015341E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00741649">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B8F2738" wp14:editId="2DE05C5F">
+                  <wp:extent cx="288000" cy="288000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="6" name="Picture 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name="exclam4.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12">
+                            <a:extLst>
+                              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a14:imgLayer r:embed="rId13">
+                                    <a14:imgEffect>
+                                      <a14:backgroundRemoval t="0" b="100000" l="0" r="100000"/>
+                                    </a14:imgEffect>
+                                  </a14:imgLayer>
+                                </a14:imgProps>
+                              </a:ext>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="288000" cy="288000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="8387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFF2CC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A31D995" w14:textId="77777777" w:rsidR="005C2F43" w:rsidRPr="00B158F7" w:rsidRDefault="005C2F43" w:rsidP="00B0094D">
+          <w:p w14:paraId="02123DE7" w14:textId="77777777" w:rsidR="0034022E" w:rsidRPr="00A8006B" w:rsidRDefault="0034022E" w:rsidP="0034022E">
             <w:pPr>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...2 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vóór u uw handtekening plaatst:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10DD656B" w14:textId="77777777" w:rsidR="0034022E" w:rsidRPr="00A8006B" w:rsidRDefault="0034022E" w:rsidP="00A8006B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hebt u de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>verplichte verklaring onder punt 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aangekruist?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18886A94" w14:textId="22F8A660" w:rsidR="0034022E" w:rsidRPr="00A8006B" w:rsidRDefault="0034022E" w:rsidP="00A8006B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hebt u alle rubrieken en vragen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>correct</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>volledig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ingevuld? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Zo vermijdt u onnodige vertragingen bij de behandeling van uw aanvraag.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37594719" w14:textId="77777777" w:rsidR="0034022E" w:rsidRPr="00A8006B" w:rsidRDefault="0034022E" w:rsidP="00A8006B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vergeet niet om deze vragenlijst te ondertekenen en te dateren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77094B44" w14:textId="6E1DFE77" w:rsidR="0034022E" w:rsidRPr="0034022E" w:rsidRDefault="0034022E" w:rsidP="00A8006B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Opgelet:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U moet de onderneming en de FSMA </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>onmiddellijk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">op eigen initiatief </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>op de hoogte brengen als de antwoorden die u gegeven hebt, niet meer gelden, vooral als de wijziging</w:t>
+            </w:r>
+            <w:r w:rsidR="00772DD7">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uw </w:t>
+            </w:r>
+            <w:r w:rsidR="00772DD7">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>geschiktheid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00772DD7">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">als aandeelhouder </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8006B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dreigen aan te tasten.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C2F43" w:rsidRPr="00AF397A" w14:paraId="13C4F70E" w14:textId="77777777" w:rsidTr="001D29C2">
+    </w:tbl>
+    <w:p w14:paraId="25C97CA2" w14:textId="77777777" w:rsidR="0089666B" w:rsidRPr="00C34C4B" w:rsidRDefault="0089666B" w:rsidP="00C34C4B"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3681"/>
+        <w:gridCol w:w="5381"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="00CB4F9C" w14:paraId="25179C92" w14:textId="77777777" w:rsidTr="007D7227">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
           </w:tcPr>
-          <w:p w14:paraId="47781950" w14:textId="6B1DB23A" w:rsidR="005C2F43" w:rsidRPr="001D29C2" w:rsidRDefault="005C2F43" w:rsidP="001D29C2">
+          <w:p w14:paraId="3DBF12D7" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
             <w:pPr>
-              <w:rPr>
-                <w:lang w:val="nl-BE"/>
+              <w:ind w:right="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D29C2">
-[...23 lines deleted...]
-              <w:footnoteReference w:id="5"/>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Calibri"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-BE"/>
+            </w:rPr>
+            <w:id w:val="2002543510"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:date>
+              <w:dateFormat w:val="dd/MM/yyyy"/>
+              <w:lid w:val="en-BE"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5381" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6642A097" w14:textId="6D63A14E" w:rsidR="0021420B" w:rsidRPr="00C96600" w:rsidRDefault="00C96600" w:rsidP="008A6E54">
+                <w:pPr>
+                  <w:ind w:right="567"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C96600">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="fr-BE"/>
+                  </w:rPr>
+                  <w:t>Click or tap to enter a date.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="000A47A6" w14:paraId="2BA82626" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DE4D1B" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:ind w:right="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Naam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Calibri"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-BE"/>
+            </w:rPr>
+            <w:id w:val="982203534"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5381" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0C40C3E7" w14:textId="44E376AF" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="00C96600" w:rsidP="008A6E54">
+                <w:pPr>
+                  <w:ind w:right="567"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-BE"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00161574">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0021420B" w:rsidRPr="003D22BC" w14:paraId="5D278F07" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCC403E" w14:textId="3DC2E812" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="003142F7" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:ind w:right="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Uw hoedanigheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="5381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="656FF989" w14:textId="77777777" w:rsidR="005C2F43" w:rsidRPr="00B158F7" w:rsidRDefault="005C2F43" w:rsidP="00B0094D">
+          <w:p w14:paraId="4125A525" w14:textId="3CA706E7" w:rsidR="00874246" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:ind w:right="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="fr-BE"/>
+                </w:rPr>
+                <w:id w:val="1919593054"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-BE"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003142F7" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003142F7" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>handelend</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003142F7" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in eigen naam als aandeelhouder;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C96C74" w14:textId="40943BCE" w:rsidR="0021420B" w:rsidRPr="007D7227" w:rsidRDefault="00874246" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:ind w:right="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7227">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>OF</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34528791" w14:textId="33E9FF95" w:rsidR="003142F7" w:rsidRPr="00C34C4B" w:rsidRDefault="0002043C" w:rsidP="008A6E54">
+            <w:pPr>
+              <w:ind w:right="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="fr-BE"/>
+                </w:rPr>
+                <w:id w:val="1220094942"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C96600">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-BE"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003142F7" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003142F7" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>handelend</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003142F7" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> als lasthebber in naam en voor rekening van de aandeelhouder-rechtspersoon</w:t>
+            </w:r>
+            <w:r w:rsidR="0089666B" w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>, vermeld in punt 3 hierboven</w:t>
+            </w:r>
+            <w:r w:rsidR="00D06077">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C2F43" w:rsidRPr="00533C0B" w14:paraId="4756F472" w14:textId="77777777" w:rsidTr="001D29C2">
+      <w:tr w:rsidR="0021420B" w:rsidRPr="000A47A6" w14:paraId="70C98C91" w14:textId="77777777" w:rsidTr="007D7227">
+        <w:trPr>
+          <w:trHeight w:val="813"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
           </w:tcPr>
-          <w:p w14:paraId="06469859" w14:textId="77777777" w:rsidR="005C2F43" w:rsidRPr="001D29C2" w:rsidRDefault="005C2F43" w:rsidP="005C2F43">
+          <w:p w14:paraId="51A6F913" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
             <w:pPr>
-              <w:rPr>
-                <w:lang w:val="nl-BE"/>
+              <w:ind w:right="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D29C2">
-[...3 lines deleted...]
-              <w:t>Rechtsvorm</w:t>
+            <w:r w:rsidRPr="00C34C4B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>Handtekening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5664" w:type="dxa"/>
+            <w:tcW w:w="5381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4F5404" w14:textId="77777777" w:rsidR="005C2F43" w:rsidRPr="00B158F7" w:rsidRDefault="005C2F43" w:rsidP="00B0094D">
+          <w:p w14:paraId="0DAE3F92" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="00C34C4B" w:rsidRDefault="0021420B" w:rsidP="008A6E54">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...115 lines deleted...]
-                <w:lang w:val="nl-BE"/>
+              <w:ind w:right="567"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1532A7B9" w14:textId="77777777" w:rsidR="005C2F43" w:rsidRDefault="005C2F43" w:rsidP="00E166CD">
-      <w:pPr>
+    <w:p w14:paraId="653194E1" w14:textId="77777777" w:rsidR="0021420B" w:rsidRPr="000A47A6" w:rsidRDefault="0021420B" w:rsidP="0021420B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:right="567" w:hanging="431"/>
         <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">De </w:t>
+      <w:bookmarkStart w:id="5" w:name="_Toc524857518"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc524858528"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc524858603"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc524858685"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Wat is de wettelijke basis van deze vragenlijst?</w:t>
       </w:r>
-      <w:r w:rsidR="00AD282F">
-[...6 lines deleted...]
-        <w:t>?</w:t>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="000A47A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FF5EE2" w14:textId="77777777" w:rsidR="0036001D" w:rsidRPr="00E2225D" w:rsidRDefault="0036001D" w:rsidP="0036001D">
-[...2 lines deleted...]
-        <w:ind w:left="892" w:hanging="316"/>
+    <w:p w14:paraId="62E0F11A" w14:textId="0168181A" w:rsidR="001D245C" w:rsidRDefault="0021420B" w:rsidP="007D7227">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:lang w:val="nl-BE"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E2225D">
+      <w:r w:rsidRPr="00C34C4B">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-BE"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">O </w:t>
+        <w:t>De FSMA stelt u deze vragen op basis van artikel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E2225D">
+      <w:r w:rsidR="006630A2" w:rsidRPr="00C34C4B">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-BE"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> VII.163</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E2225D">
+      <w:r w:rsidR="0055482F">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:lang w:val="nl-BE"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
-        <w:t>Ja</w:t>
+        <w:t>, §1,</w:t>
+      </w:r>
+      <w:r w:rsidR="006630A2" w:rsidRPr="00C34C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en VII.168 van het wetboek van economisch recht</w:t>
+      </w:r>
+      <w:r w:rsidR="00394BA0">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A055FF0" w14:textId="4F146F13" w:rsidR="001C2A83" w:rsidRPr="0036001D" w:rsidRDefault="0036001D" w:rsidP="0036001D">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="68F41D8F" w14:textId="0D978C3E" w:rsidR="00606929" w:rsidRPr="00F731DB" w:rsidRDefault="00606929" w:rsidP="00A8006B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:lang w:val="nl-BE"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E2225D">
+      <w:r w:rsidRPr="00F731DB">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-BE"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...7 lines deleted...]
-        <w:t>Nee</w:t>
+        <w:t>Verwerking van persoonsgegevens - wij respecteren uw privacy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7478FA91" w14:textId="54ED1ED3" w:rsidR="001C2A83" w:rsidRPr="00287C11" w:rsidRDefault="00513DE1" w:rsidP="001C2A83">
-[...18 lines deleted...]
-    <w:p w14:paraId="60318FA6" w14:textId="77777777" w:rsidR="001C2A83" w:rsidRDefault="001C2A83" w:rsidP="001C2A83">
+    <w:p w14:paraId="6A8E660F" w14:textId="77777777" w:rsidR="00163102" w:rsidRPr="007D7227" w:rsidRDefault="00163102" w:rsidP="007D7227">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...290 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="BBCC00" w:themeFill="accent3"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-BE"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00201A4A">
+      <w:r w:rsidRPr="007D7227">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-BE"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>De aandeelhouder</w:t>
+        <w:t xml:space="preserve">De persoonsgegevens die u via deze vragenlijst aan de FSMA bezorgt, worden door haar verwerkt zoals beschreven in haar </w:t>
       </w:r>
-      <w:r w:rsidR="00EF7E5E">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="007D7227">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Privacybeleid</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007D7227">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...1772 lines deleted...]
-          <w:lang w:val="nl-BE"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC835DA" w14:textId="77777777" w:rsidR="00513DE1" w:rsidRPr="00513DE1" w:rsidRDefault="00513DE1" w:rsidP="00513DE1">
-[...1397 lines deleted...]
-      <w:headerReference w:type="even" r:id="rId14"/>
+    <w:sectPr w:rsidR="00163102" w:rsidRPr="007D7227" w:rsidSect="004D4A16">
       <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="even" r:id="rId16"/>
-[...5 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="1531" w:footer="680" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21D6904F" w14:textId="77777777" w:rsidR="007B1931" w:rsidRDefault="007B1931" w:rsidP="007B1931">
+    <w:p w14:paraId="6B12DE33" w14:textId="77777777" w:rsidR="0002043C" w:rsidRDefault="0002043C" w:rsidP="00882CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04A7BAD6" w14:textId="77777777" w:rsidR="007B1931" w:rsidRDefault="007B1931" w:rsidP="007B1931">
+    <w:p w14:paraId="22FBE22A" w14:textId="77777777" w:rsidR="0002043C" w:rsidRDefault="0002043C" w:rsidP="00882CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gotham Rounded Bold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="EU Albertina"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gotham Rounded Book">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000B" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="07A76157" w14:textId="77777777" w:rsidR="007779BE" w:rsidRDefault="007779BE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="666264E1" w14:textId="77777777" w:rsidR="00CB3B26" w:rsidRPr="00636014" w:rsidRDefault="00CB3B26" w:rsidP="003554C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="5126"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book"/>
+        <w:b/>
+        <w:color w:val="002244" w:themeColor="text2"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00636014">
+      <w:rPr>
+        <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book"/>
+        <w:b/>
+        <w:color w:val="BBCC00" w:themeColor="accent3"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00636014">
+      <w:rPr>
+        <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00636014">
+      <w:rPr>
+        <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book"/>
+        <w:color w:val="002244" w:themeColor="text2"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>FSMA</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="38495745" w14:textId="77777777" w:rsidR="007779BE" w:rsidRDefault="007779BE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="019151D6" w14:textId="77777777" w:rsidR="00CB3B26" w:rsidRPr="00AF7885" w:rsidRDefault="00CB3B26" w:rsidP="00F54DCB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="6691"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidRPr="00AF7885">
+      <w:rPr>
+        <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Congresstraat 12-14      1000 Brussel      </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AF7885">
+      <w:rPr>
+        <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00AF7885">
+      <w:rPr>
+        <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book"/>
+        <w:b/>
+        <w:color w:val="BBCC00" w:themeColor="accent3"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AF7885">
+      <w:rPr>
+        <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> www.fsma.be</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="399C8149" w14:textId="77777777" w:rsidR="007B1931" w:rsidRDefault="007B1931" w:rsidP="007B1931">
+    <w:p w14:paraId="27B2EED6" w14:textId="77777777" w:rsidR="0002043C" w:rsidRDefault="0002043C" w:rsidP="00882CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F103AA7" w14:textId="77777777" w:rsidR="007B1931" w:rsidRDefault="007B1931" w:rsidP="007B1931">
+    <w:p w14:paraId="7BCBAB55" w14:textId="77777777" w:rsidR="0002043C" w:rsidRDefault="0002043C" w:rsidP="00882CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="703D742D" w14:textId="64DD0FBA" w:rsidR="00E8033E" w:rsidRPr="00E8033E" w:rsidRDefault="00E8033E">
+    <w:p w14:paraId="5A63989B" w14:textId="60C57BF1" w:rsidR="009662FC" w:rsidRPr="00212898" w:rsidRDefault="009662FC" w:rsidP="004D4A16">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E8033E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="004D4A16">
+        <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="009662FC">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Wat is een "aandeelhouder die de controle over de vennootschap uitoefent"? | FSMA</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="006A649C" w14:textId="77777777" w:rsidR="003A0016" w:rsidRPr="00FD318F" w:rsidRDefault="003A0016" w:rsidP="003A0016">
+    <w:p w14:paraId="7CF8336E" w14:textId="2B46AEF9" w:rsidR="003F3B4B" w:rsidRPr="003F3B4B" w:rsidRDefault="003F3B4B" w:rsidP="004D4A16">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FD318F">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="004D4A16">
+        <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BE1D73">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> van het Wetboek vennootschappen.</w:t>
+      <w:r w:rsidRPr="008323EE">
+        <w:t>Voor rechtspersonen die niet over een Belgisch ondernemingsnummer beschikken: vermeld het adres van de maatschappelijke zetel.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2625535B" w14:textId="77777777" w:rsidR="00FD318F" w:rsidRPr="00BE1D73" w:rsidRDefault="00FD318F" w:rsidP="00FD318F">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4426A85E" w14:textId="645AB0A4" w:rsidR="003F3B4B" w:rsidRPr="00212898" w:rsidRDefault="003F3B4B" w:rsidP="004D4A16">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B26B65">
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="004D4A16">
+        <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Voor personen die geen Belgisch rijksregisternummer hebben: vermeld de geboortedatum en geboorteplaats.</w:t>
-      </w:r>
-[...88 lines deleted...]
-        <w:t xml:space="preserve">. Elk van deze vennootschappen in de keten die onrechtstreeks controle uitoefenen op de doelentiteit dienen aldus opgenomen te worden in </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="0D5C23EA" w14:textId="77777777" w:rsidR="007779BE" w:rsidRDefault="007779BE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:bookmarkStart w:id="9" w:name="bkmName2" w:displacedByCustomXml="next"/>
+  <w:bookmarkEnd w:id="9" w:displacedByCustomXml="next"/>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1131906084"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="18ECEFCD" w14:textId="449EDF7B" w:rsidR="006E7D28" w:rsidRDefault="0002043C">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-996418877"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:r w:rsidR="004D4A16">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="004D4A16">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004D4A16">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004D4A16">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4A16">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="004D4A16">
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidR="004D4A16">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="004D4A16">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004D4A16">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004D4A16">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4A16">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:sdtContent>
+        </w:sdt>
+        <w:r w:rsidR="004D4A16">
+          <w:rPr>
+            <w:noProof/>
+            <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+          </w:rPr>
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67317344" wp14:editId="22A97E62">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>822157</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>420094</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1242204" cy="661158"/>
+              <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1376117502" name="Afbeelding 0" descr="FSMA_logo_brief_NL_RGB.bmp"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="FSMA_logo_brief_NL_RGB.bmp"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1242204" cy="661158"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="54B8543A" w14:textId="77777777" w:rsidR="00CB3B26" w:rsidRPr="00022F1B" w:rsidRDefault="00CB3B26" w:rsidP="00A60EE1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9015"/>
+      </w:tabs>
+      <w:spacing w:line="168" w:lineRule="exact"/>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...21 lines deleted...]
-        <w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="083AC9D8" w14:textId="0DAF08F0" w:rsidR="00CB3B26" w:rsidRDefault="0002043C" w:rsidP="004D4A16">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="98381352"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="004D4A16">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        <w:r w:rsidR="004D4A16">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="004D4A16">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="004D4A16">
           <w:rPr>
-            <w:noProof/>
+            <w:b/>
+            <w:bCs/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="004D4A16">
           <w:rPr>
-            <w:noProof/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...15 lines deleted...]
-    </w:pPr>
+        <w:r w:rsidR="004D4A16">
+          <w:t xml:space="preserve"> / </w:t>
+        </w:r>
+        <w:r w:rsidR="004D4A16">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004D4A16">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004D4A16">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="004D4A16">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="004D4A16">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="004D4A16">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="039C070B" wp14:editId="25BFBB88">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>891220</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>421868</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1242204" cy="661158"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+          <wp:wrapNone/>
+          <wp:docPr id="714245053" name="Afbeelding 0" descr="FSMA_logo_brief_NL_RGB.bmp"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="FSMA_logo_brief_NL_RGB.bmp"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1242204" cy="661158"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C3E5BBF"/>
+    <w:nsid w:val="04AF5338"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CCEC23F0"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="E6E8D2E8"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="479A6472">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="1" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DEB1C8A"/>
+    <w:nsid w:val="0823484B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="384ABBE0"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="458A45AE"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BDF6F54"/>
-[...134 lines deleted...]
-        <w:rFonts w:hint="default"/>
+    <w:nsid w:val="0BA86407"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C7659A4"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42CF448D"/>
+    <w:nsid w:val="0C747D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="483CA6D8"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="12F6B240"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4900569B"/>
+    <w:nsid w:val="0F915A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="07F24204"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+    <w:tmpl w:val="007CF16A"/>
+    <w:lvl w:ilvl="0" w:tplc="080C0001">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1512" w:hanging="360"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="080C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2232" w:hanging="360"/>
+        <w:ind w:left="2509" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="080C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2952" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3672" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="080C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4392" w:hanging="360"/>
+        <w:ind w:left="4669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="080C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5112" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5832" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6552" w:hanging="360"/>
+        <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53E53D81"/>
+    <w:nsid w:val="10CA3ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6E308034"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="011CDD20"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="581A2238"/>
+    <w:nsid w:val="1476147A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7C30CC2A"/>
-[...7 lines deleted...]
-        </w:tabs>
+    <w:tmpl w:val="7932DFDC"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...31 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...14 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C1F5B6D"/>
-[...3 lines deleted...]
-      <w:start w:val="5"/>
+    <w:nsid w:val="149C5060"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="697292FA"/>
+    <w:lvl w:ilvl="0" w:tplc="3C90E574">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%1."/>
-[...12 lines deleted...]
-      <w:start w:val="5"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%1.%2)"/>
-[...26 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%1.%2)%3.%4."/>
-[...84 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63BE4873"/>
+    <w:nsid w:val="18842F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3BA21C4C"/>
-[...15 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:tmpl w:val="C6CAC51C"/>
+    <w:lvl w:ilvl="0" w:tplc="0F627916">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3E3C048E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...17 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E5B658E"/>
+    <w:nsid w:val="189F3348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6B24CBB8"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="1C08E898"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="717E4C87"/>
+    <w:nsid w:val="18A65014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5C102A1C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="A6B62246"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B2E7402"/>
+    <w:nsid w:val="1B303973"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D8A7856"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BE7290A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12C8FC60"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D853BA5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FF1C623C"/>
+    <w:tmpl w:val="DBB2EE9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="432" w:hanging="432"/>
+        <w:ind w:left="573" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6754,515 +8676,6334 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EEE399C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B40B07C"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24714D36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="918651F2"/>
+    <w:lvl w:ilvl="0" w:tplc="0813000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1495" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2215" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2935" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3655" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4375" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5095" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5815" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6535" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7255" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="258753FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C64CBE6"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27285F62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F9E686D8"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B96557B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C38800E"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BA6423A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B1C1020"/>
+    <w:lvl w:ilvl="0" w:tplc="E9C49F78">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31BA60B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E988A60"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C7BE432C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="374A5069"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B94060C"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="378F1D46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6882DF3C"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="09C8B7EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42F206E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B82B724"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="750" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2190" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2910" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5790" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="476477E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4808C34"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A70844"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B32581E"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47F36B9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D24AF5EC"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D77116A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46C42CAA"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DFD27DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="172C4D28"/>
+    <w:lvl w:ilvl="0" w:tplc="3C90E574">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F2F0916"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82102DFC"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53B50E2A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3BCBAA0"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="09C8B7EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60D46C2C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36F496A0"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6669178F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3A4BC10"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69BF078C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8438D4E6"/>
+    <w:lvl w:ilvl="0" w:tplc="0813000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0813000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1495" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BC06884"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D6FE8D82"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C1C4C8B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="631CAA08"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D313F78"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3632A344"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FA72E1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D6A7D84"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B6A0B61C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="757C7329"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47D0524A"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1437" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2157" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2877" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3597" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4317" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5037" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5757" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6477" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7615607E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="586A3026"/>
+    <w:lvl w:ilvl="0" w:tplc="0813000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7962049B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF7CB9F2"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E141E60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE4C52D6"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1461998175">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1880701944">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1142769989">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="66611780">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="784229625">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1491369578">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="623270369">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="308365870">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1826584065">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="117990740">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1252661681">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1585724929">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1297762128">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="203371351">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1061290989">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1381705961">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1537040076">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="70465786">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1110514690">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1699425727">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="822936891">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1285119873">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="618533268">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="472529450">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1607083566">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1411846942">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1176844303">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1033068062">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1587692986">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1067530330">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="31" w16cid:durableId="696590471">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="254246644">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="35855403">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="61101696">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="95175023">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1718771923">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="2055883333">
+    <w:abstractNumId w:val="18"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1633435511">
+    <w:abstractNumId w:val="37"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1256860923">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="371804871">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="487718989">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="290980803">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1941716439">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
-[...35 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="44" w16cid:durableId="1097210280">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="100"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E166CD"/>
-[...345 lines deleted...]
-    <w:rsid w:val="00FF6A81"/>
+    <w:rsidRoot w:val="0021420B"/>
+    <w:rsid w:val="00016A16"/>
+    <w:rsid w:val="0002043C"/>
+    <w:rsid w:val="000207D0"/>
+    <w:rsid w:val="00022F1B"/>
+    <w:rsid w:val="00024663"/>
+    <w:rsid w:val="0003015F"/>
+    <w:rsid w:val="000379E1"/>
+    <w:rsid w:val="00042135"/>
+    <w:rsid w:val="00042475"/>
+    <w:rsid w:val="000447BD"/>
+    <w:rsid w:val="00045FAF"/>
+    <w:rsid w:val="00051FC5"/>
+    <w:rsid w:val="0005263D"/>
+    <w:rsid w:val="00055A2A"/>
+    <w:rsid w:val="00062890"/>
+    <w:rsid w:val="0007146D"/>
+    <w:rsid w:val="00083008"/>
+    <w:rsid w:val="00084FD8"/>
+    <w:rsid w:val="00095003"/>
+    <w:rsid w:val="000A0771"/>
+    <w:rsid w:val="000A2D8F"/>
+    <w:rsid w:val="000B147E"/>
+    <w:rsid w:val="000B2605"/>
+    <w:rsid w:val="000B4062"/>
+    <w:rsid w:val="000C4741"/>
+    <w:rsid w:val="000D01ED"/>
+    <w:rsid w:val="000E03B4"/>
+    <w:rsid w:val="000F6E4C"/>
+    <w:rsid w:val="0010459A"/>
+    <w:rsid w:val="00105522"/>
+    <w:rsid w:val="0010797A"/>
+    <w:rsid w:val="001114D2"/>
+    <w:rsid w:val="001135F3"/>
+    <w:rsid w:val="00114498"/>
+    <w:rsid w:val="00114995"/>
+    <w:rsid w:val="00115592"/>
+    <w:rsid w:val="00120F60"/>
+    <w:rsid w:val="001210AD"/>
+    <w:rsid w:val="001220FA"/>
+    <w:rsid w:val="00123B9B"/>
+    <w:rsid w:val="00126171"/>
+    <w:rsid w:val="0013039D"/>
+    <w:rsid w:val="00132811"/>
+    <w:rsid w:val="00133138"/>
+    <w:rsid w:val="0014133D"/>
+    <w:rsid w:val="00142A64"/>
+    <w:rsid w:val="0014731B"/>
+    <w:rsid w:val="00154D36"/>
+    <w:rsid w:val="0015792D"/>
+    <w:rsid w:val="00163102"/>
+    <w:rsid w:val="00166BC2"/>
+    <w:rsid w:val="00170E61"/>
+    <w:rsid w:val="001715BC"/>
+    <w:rsid w:val="00172B0C"/>
+    <w:rsid w:val="00173E3F"/>
+    <w:rsid w:val="00173F59"/>
+    <w:rsid w:val="0017500D"/>
+    <w:rsid w:val="001770BE"/>
+    <w:rsid w:val="001777F7"/>
+    <w:rsid w:val="00192088"/>
+    <w:rsid w:val="00193BD1"/>
+    <w:rsid w:val="00196400"/>
+    <w:rsid w:val="001A0F7B"/>
+    <w:rsid w:val="001A6504"/>
+    <w:rsid w:val="001B3796"/>
+    <w:rsid w:val="001B5108"/>
+    <w:rsid w:val="001B70DA"/>
+    <w:rsid w:val="001C143D"/>
+    <w:rsid w:val="001C223B"/>
+    <w:rsid w:val="001C2500"/>
+    <w:rsid w:val="001D0AA4"/>
+    <w:rsid w:val="001D245C"/>
+    <w:rsid w:val="001D254E"/>
+    <w:rsid w:val="001D3324"/>
+    <w:rsid w:val="001E6C80"/>
+    <w:rsid w:val="001F3481"/>
+    <w:rsid w:val="001F64D0"/>
+    <w:rsid w:val="001F7F41"/>
+    <w:rsid w:val="00200AB3"/>
+    <w:rsid w:val="00203051"/>
+    <w:rsid w:val="00207A42"/>
+    <w:rsid w:val="00210A0E"/>
+    <w:rsid w:val="00212898"/>
+    <w:rsid w:val="0021420B"/>
+    <w:rsid w:val="00215DD2"/>
+    <w:rsid w:val="0021658D"/>
+    <w:rsid w:val="00221172"/>
+    <w:rsid w:val="002214AC"/>
+    <w:rsid w:val="002279BB"/>
+    <w:rsid w:val="002368EB"/>
+    <w:rsid w:val="00236C1E"/>
+    <w:rsid w:val="00246D73"/>
+    <w:rsid w:val="00252E2A"/>
+    <w:rsid w:val="00261C0B"/>
+    <w:rsid w:val="0026408C"/>
+    <w:rsid w:val="00264FD3"/>
+    <w:rsid w:val="00267268"/>
+    <w:rsid w:val="00272170"/>
+    <w:rsid w:val="00273AF5"/>
+    <w:rsid w:val="00287FC7"/>
+    <w:rsid w:val="00291863"/>
+    <w:rsid w:val="00291C93"/>
+    <w:rsid w:val="002940DA"/>
+    <w:rsid w:val="002A16C7"/>
+    <w:rsid w:val="002A4839"/>
+    <w:rsid w:val="002A4B22"/>
+    <w:rsid w:val="002A6267"/>
+    <w:rsid w:val="002B2DB3"/>
+    <w:rsid w:val="002B3B81"/>
+    <w:rsid w:val="002B5070"/>
+    <w:rsid w:val="002B7AE9"/>
+    <w:rsid w:val="002C0324"/>
+    <w:rsid w:val="002C4285"/>
+    <w:rsid w:val="002C5147"/>
+    <w:rsid w:val="002C5834"/>
+    <w:rsid w:val="002C6B99"/>
+    <w:rsid w:val="002D36CA"/>
+    <w:rsid w:val="002E254B"/>
+    <w:rsid w:val="002E2925"/>
+    <w:rsid w:val="002E2D55"/>
+    <w:rsid w:val="002E3FF5"/>
+    <w:rsid w:val="002E4873"/>
+    <w:rsid w:val="002E638E"/>
+    <w:rsid w:val="002E768C"/>
+    <w:rsid w:val="002F42CE"/>
+    <w:rsid w:val="00302E5A"/>
+    <w:rsid w:val="0030616A"/>
+    <w:rsid w:val="00306F96"/>
+    <w:rsid w:val="003142F7"/>
+    <w:rsid w:val="00314B25"/>
+    <w:rsid w:val="003153AE"/>
+    <w:rsid w:val="0031730B"/>
+    <w:rsid w:val="003204CD"/>
+    <w:rsid w:val="003273A9"/>
+    <w:rsid w:val="00327D6A"/>
+    <w:rsid w:val="0033005B"/>
+    <w:rsid w:val="003315CA"/>
+    <w:rsid w:val="003320B7"/>
+    <w:rsid w:val="00335E47"/>
+    <w:rsid w:val="0034022E"/>
+    <w:rsid w:val="003442D0"/>
+    <w:rsid w:val="003447B9"/>
+    <w:rsid w:val="003554C9"/>
+    <w:rsid w:val="00364AA5"/>
+    <w:rsid w:val="003673ED"/>
+    <w:rsid w:val="00370053"/>
+    <w:rsid w:val="00381394"/>
+    <w:rsid w:val="003902FA"/>
+    <w:rsid w:val="00392601"/>
+    <w:rsid w:val="00394BA0"/>
+    <w:rsid w:val="003A00D0"/>
+    <w:rsid w:val="003A04E7"/>
+    <w:rsid w:val="003A4C79"/>
+    <w:rsid w:val="003A5C7A"/>
+    <w:rsid w:val="003A71E3"/>
+    <w:rsid w:val="003B425D"/>
+    <w:rsid w:val="003B462B"/>
+    <w:rsid w:val="003D04CE"/>
+    <w:rsid w:val="003D4ECF"/>
+    <w:rsid w:val="003D7D79"/>
+    <w:rsid w:val="003F2089"/>
+    <w:rsid w:val="003F3B4B"/>
+    <w:rsid w:val="003F4914"/>
+    <w:rsid w:val="003F4BB7"/>
+    <w:rsid w:val="00401FC2"/>
+    <w:rsid w:val="00403663"/>
+    <w:rsid w:val="00412C74"/>
+    <w:rsid w:val="004138AF"/>
+    <w:rsid w:val="00413913"/>
+    <w:rsid w:val="00414650"/>
+    <w:rsid w:val="00422DDC"/>
+    <w:rsid w:val="00423546"/>
+    <w:rsid w:val="0042626E"/>
+    <w:rsid w:val="0043279B"/>
+    <w:rsid w:val="00432EB1"/>
+    <w:rsid w:val="00433C19"/>
+    <w:rsid w:val="00434D02"/>
+    <w:rsid w:val="00437A14"/>
+    <w:rsid w:val="00445D8F"/>
+    <w:rsid w:val="00447C75"/>
+    <w:rsid w:val="00453447"/>
+    <w:rsid w:val="00456F2B"/>
+    <w:rsid w:val="00465627"/>
+    <w:rsid w:val="00466337"/>
+    <w:rsid w:val="00470D17"/>
+    <w:rsid w:val="00480870"/>
+    <w:rsid w:val="00481845"/>
+    <w:rsid w:val="00481B5E"/>
+    <w:rsid w:val="004827CC"/>
+    <w:rsid w:val="00487B1D"/>
+    <w:rsid w:val="0049090F"/>
+    <w:rsid w:val="00492924"/>
+    <w:rsid w:val="00495DFB"/>
+    <w:rsid w:val="0049783B"/>
+    <w:rsid w:val="004A20CA"/>
+    <w:rsid w:val="004A54DD"/>
+    <w:rsid w:val="004A7FA8"/>
+    <w:rsid w:val="004B05DC"/>
+    <w:rsid w:val="004B3048"/>
+    <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B77FB"/>
+    <w:rsid w:val="004C182D"/>
+    <w:rsid w:val="004C4FFD"/>
+    <w:rsid w:val="004C7CAD"/>
+    <w:rsid w:val="004D4A16"/>
+    <w:rsid w:val="004E1329"/>
+    <w:rsid w:val="004E3C43"/>
+    <w:rsid w:val="004E3FE0"/>
+    <w:rsid w:val="004F7CA8"/>
+    <w:rsid w:val="00501C99"/>
+    <w:rsid w:val="00506A19"/>
+    <w:rsid w:val="00521207"/>
+    <w:rsid w:val="00525CF0"/>
+    <w:rsid w:val="00534306"/>
+    <w:rsid w:val="00541682"/>
+    <w:rsid w:val="005450E7"/>
+    <w:rsid w:val="005457C1"/>
+    <w:rsid w:val="0054674E"/>
+    <w:rsid w:val="0054711B"/>
+    <w:rsid w:val="00551D99"/>
+    <w:rsid w:val="0055314C"/>
+    <w:rsid w:val="00553DC9"/>
+    <w:rsid w:val="00553FF6"/>
+    <w:rsid w:val="0055482F"/>
+    <w:rsid w:val="00557A06"/>
+    <w:rsid w:val="00560241"/>
+    <w:rsid w:val="00567964"/>
+    <w:rsid w:val="00570926"/>
+    <w:rsid w:val="005824AA"/>
+    <w:rsid w:val="0059081E"/>
+    <w:rsid w:val="00591ECA"/>
+    <w:rsid w:val="00593F2A"/>
+    <w:rsid w:val="005A6366"/>
+    <w:rsid w:val="005B0F7C"/>
+    <w:rsid w:val="005B10E2"/>
+    <w:rsid w:val="005B148A"/>
+    <w:rsid w:val="005B1726"/>
+    <w:rsid w:val="005B1CDB"/>
+    <w:rsid w:val="005C151E"/>
+    <w:rsid w:val="005C4B43"/>
+    <w:rsid w:val="005D041E"/>
+    <w:rsid w:val="005D0BEA"/>
+    <w:rsid w:val="005D46E6"/>
+    <w:rsid w:val="005D647C"/>
+    <w:rsid w:val="005E442B"/>
+    <w:rsid w:val="005F0522"/>
+    <w:rsid w:val="005F1E91"/>
+    <w:rsid w:val="005F38DD"/>
+    <w:rsid w:val="005F3E99"/>
+    <w:rsid w:val="005F5310"/>
+    <w:rsid w:val="005F7AD9"/>
+    <w:rsid w:val="005F7ECB"/>
+    <w:rsid w:val="0060097B"/>
+    <w:rsid w:val="00604688"/>
+    <w:rsid w:val="00606929"/>
+    <w:rsid w:val="00636014"/>
+    <w:rsid w:val="00637310"/>
+    <w:rsid w:val="0063792F"/>
+    <w:rsid w:val="00643E9F"/>
+    <w:rsid w:val="00647F08"/>
+    <w:rsid w:val="00650D96"/>
+    <w:rsid w:val="00651E16"/>
+    <w:rsid w:val="00653354"/>
+    <w:rsid w:val="006630A2"/>
+    <w:rsid w:val="006634DC"/>
+    <w:rsid w:val="006654DE"/>
+    <w:rsid w:val="006702B1"/>
+    <w:rsid w:val="00673754"/>
+    <w:rsid w:val="00673B37"/>
+    <w:rsid w:val="00677FC0"/>
+    <w:rsid w:val="00683D73"/>
+    <w:rsid w:val="00687674"/>
+    <w:rsid w:val="0069099C"/>
+    <w:rsid w:val="00690A4A"/>
+    <w:rsid w:val="00691CF3"/>
+    <w:rsid w:val="006932C9"/>
+    <w:rsid w:val="006A15A6"/>
+    <w:rsid w:val="006A524D"/>
+    <w:rsid w:val="006B1DAC"/>
+    <w:rsid w:val="006C1DA0"/>
+    <w:rsid w:val="006C6278"/>
+    <w:rsid w:val="006C79D9"/>
+    <w:rsid w:val="006D1548"/>
+    <w:rsid w:val="006D35E4"/>
+    <w:rsid w:val="006D4529"/>
+    <w:rsid w:val="006E4A90"/>
+    <w:rsid w:val="006E7D28"/>
+    <w:rsid w:val="006F7013"/>
+    <w:rsid w:val="00707E24"/>
+    <w:rsid w:val="00713CA3"/>
+    <w:rsid w:val="00716DAD"/>
+    <w:rsid w:val="007242B1"/>
+    <w:rsid w:val="0073513A"/>
+    <w:rsid w:val="0074255C"/>
+    <w:rsid w:val="00744826"/>
+    <w:rsid w:val="00750E5D"/>
+    <w:rsid w:val="00751CF7"/>
+    <w:rsid w:val="00752B7C"/>
+    <w:rsid w:val="00766A3E"/>
+    <w:rsid w:val="007724BE"/>
+    <w:rsid w:val="00772DD7"/>
+    <w:rsid w:val="0077431A"/>
+    <w:rsid w:val="00776108"/>
+    <w:rsid w:val="00780FCF"/>
+    <w:rsid w:val="00784C90"/>
+    <w:rsid w:val="00786B11"/>
+    <w:rsid w:val="00787D8F"/>
+    <w:rsid w:val="00793B59"/>
+    <w:rsid w:val="007976F2"/>
+    <w:rsid w:val="007A3F85"/>
+    <w:rsid w:val="007A4C48"/>
+    <w:rsid w:val="007B128E"/>
+    <w:rsid w:val="007B2114"/>
+    <w:rsid w:val="007B6A6A"/>
+    <w:rsid w:val="007B749D"/>
+    <w:rsid w:val="007B7678"/>
+    <w:rsid w:val="007C0735"/>
+    <w:rsid w:val="007C0C1E"/>
+    <w:rsid w:val="007D2F7B"/>
+    <w:rsid w:val="007D4FC4"/>
+    <w:rsid w:val="007D6BE9"/>
+    <w:rsid w:val="007D7227"/>
+    <w:rsid w:val="007D73FD"/>
+    <w:rsid w:val="007E6A4E"/>
+    <w:rsid w:val="007F23DC"/>
+    <w:rsid w:val="007F2800"/>
+    <w:rsid w:val="007F3321"/>
+    <w:rsid w:val="007F41D3"/>
+    <w:rsid w:val="007F6225"/>
+    <w:rsid w:val="008034CA"/>
+    <w:rsid w:val="00806133"/>
+    <w:rsid w:val="00806A73"/>
+    <w:rsid w:val="00810A5B"/>
+    <w:rsid w:val="008116E3"/>
+    <w:rsid w:val="00823BC5"/>
+    <w:rsid w:val="00826AEA"/>
+    <w:rsid w:val="00830AED"/>
+    <w:rsid w:val="008323EE"/>
+    <w:rsid w:val="00833A3F"/>
+    <w:rsid w:val="00833B67"/>
+    <w:rsid w:val="008354A1"/>
+    <w:rsid w:val="00846214"/>
+    <w:rsid w:val="00854F90"/>
+    <w:rsid w:val="00861489"/>
+    <w:rsid w:val="00870247"/>
+    <w:rsid w:val="00870A22"/>
+    <w:rsid w:val="00870D57"/>
+    <w:rsid w:val="00872E45"/>
+    <w:rsid w:val="00874246"/>
+    <w:rsid w:val="00874ABA"/>
+    <w:rsid w:val="0087544B"/>
+    <w:rsid w:val="00877B30"/>
+    <w:rsid w:val="00882CD2"/>
+    <w:rsid w:val="00883499"/>
+    <w:rsid w:val="00884EE6"/>
+    <w:rsid w:val="00886736"/>
+    <w:rsid w:val="00887F17"/>
+    <w:rsid w:val="00893729"/>
+    <w:rsid w:val="0089666B"/>
+    <w:rsid w:val="008A1A7D"/>
+    <w:rsid w:val="008A2E45"/>
+    <w:rsid w:val="008A46F5"/>
+    <w:rsid w:val="008A7D6E"/>
+    <w:rsid w:val="008B18AB"/>
+    <w:rsid w:val="008B7EE9"/>
+    <w:rsid w:val="008C44A5"/>
+    <w:rsid w:val="008D0DAF"/>
+    <w:rsid w:val="008E30DE"/>
+    <w:rsid w:val="008E51DB"/>
+    <w:rsid w:val="008F24BA"/>
+    <w:rsid w:val="008F2635"/>
+    <w:rsid w:val="008F6189"/>
+    <w:rsid w:val="008F668A"/>
+    <w:rsid w:val="008F7DDA"/>
+    <w:rsid w:val="009008C7"/>
+    <w:rsid w:val="009037D3"/>
+    <w:rsid w:val="00906825"/>
+    <w:rsid w:val="00907C69"/>
+    <w:rsid w:val="00917123"/>
+    <w:rsid w:val="009220C8"/>
+    <w:rsid w:val="009232F8"/>
+    <w:rsid w:val="00923C92"/>
+    <w:rsid w:val="00930E51"/>
+    <w:rsid w:val="00932FA7"/>
+    <w:rsid w:val="009349DA"/>
+    <w:rsid w:val="00947423"/>
+    <w:rsid w:val="00951548"/>
+    <w:rsid w:val="0095222A"/>
+    <w:rsid w:val="0095324E"/>
+    <w:rsid w:val="00955EE2"/>
+    <w:rsid w:val="009603E4"/>
+    <w:rsid w:val="00963681"/>
+    <w:rsid w:val="009653AD"/>
+    <w:rsid w:val="009662FC"/>
+    <w:rsid w:val="009703B2"/>
+    <w:rsid w:val="00971178"/>
+    <w:rsid w:val="00972614"/>
+    <w:rsid w:val="00972E7A"/>
+    <w:rsid w:val="00974F99"/>
+    <w:rsid w:val="00981370"/>
+    <w:rsid w:val="009836C2"/>
+    <w:rsid w:val="009877CF"/>
+    <w:rsid w:val="009A1D90"/>
+    <w:rsid w:val="009A2140"/>
+    <w:rsid w:val="009A2F24"/>
+    <w:rsid w:val="009A4722"/>
+    <w:rsid w:val="009A57C2"/>
+    <w:rsid w:val="009B12E0"/>
+    <w:rsid w:val="009C6CF8"/>
+    <w:rsid w:val="009D681D"/>
+    <w:rsid w:val="009E25C5"/>
+    <w:rsid w:val="009E3630"/>
+    <w:rsid w:val="009F007C"/>
+    <w:rsid w:val="00A023D3"/>
+    <w:rsid w:val="00A07F8C"/>
+    <w:rsid w:val="00A11C81"/>
+    <w:rsid w:val="00A12CA2"/>
+    <w:rsid w:val="00A2165E"/>
+    <w:rsid w:val="00A22C70"/>
+    <w:rsid w:val="00A25C5A"/>
+    <w:rsid w:val="00A3101D"/>
+    <w:rsid w:val="00A33C38"/>
+    <w:rsid w:val="00A34867"/>
+    <w:rsid w:val="00A367A0"/>
+    <w:rsid w:val="00A37BC2"/>
+    <w:rsid w:val="00A4009F"/>
+    <w:rsid w:val="00A42EF2"/>
+    <w:rsid w:val="00A45A01"/>
+    <w:rsid w:val="00A52120"/>
+    <w:rsid w:val="00A54581"/>
+    <w:rsid w:val="00A60EE1"/>
+    <w:rsid w:val="00A66F34"/>
+    <w:rsid w:val="00A71F39"/>
+    <w:rsid w:val="00A7232E"/>
+    <w:rsid w:val="00A752FE"/>
+    <w:rsid w:val="00A8006B"/>
+    <w:rsid w:val="00A8213F"/>
+    <w:rsid w:val="00A84531"/>
+    <w:rsid w:val="00A85D21"/>
+    <w:rsid w:val="00A87119"/>
+    <w:rsid w:val="00A91322"/>
+    <w:rsid w:val="00AA36BB"/>
+    <w:rsid w:val="00AA5B9D"/>
+    <w:rsid w:val="00AA6F39"/>
+    <w:rsid w:val="00AB077B"/>
+    <w:rsid w:val="00AB1587"/>
+    <w:rsid w:val="00AB2110"/>
+    <w:rsid w:val="00AC106F"/>
+    <w:rsid w:val="00AC4525"/>
+    <w:rsid w:val="00AC7717"/>
+    <w:rsid w:val="00AD0EC6"/>
+    <w:rsid w:val="00AD6A74"/>
+    <w:rsid w:val="00AE0A39"/>
+    <w:rsid w:val="00AE2176"/>
+    <w:rsid w:val="00AF2798"/>
+    <w:rsid w:val="00AF7885"/>
+    <w:rsid w:val="00B0465B"/>
+    <w:rsid w:val="00B119C4"/>
+    <w:rsid w:val="00B15088"/>
+    <w:rsid w:val="00B178DA"/>
+    <w:rsid w:val="00B17907"/>
+    <w:rsid w:val="00B17F98"/>
+    <w:rsid w:val="00B205AD"/>
+    <w:rsid w:val="00B21EC8"/>
+    <w:rsid w:val="00B227CD"/>
+    <w:rsid w:val="00B236BD"/>
+    <w:rsid w:val="00B2585E"/>
+    <w:rsid w:val="00B35740"/>
+    <w:rsid w:val="00B374F9"/>
+    <w:rsid w:val="00B375A9"/>
+    <w:rsid w:val="00B4250D"/>
+    <w:rsid w:val="00B42AC7"/>
+    <w:rsid w:val="00B50EFE"/>
+    <w:rsid w:val="00B515A1"/>
+    <w:rsid w:val="00B541B3"/>
+    <w:rsid w:val="00B5439C"/>
+    <w:rsid w:val="00B54D9E"/>
+    <w:rsid w:val="00B5508A"/>
+    <w:rsid w:val="00B655B9"/>
+    <w:rsid w:val="00B71664"/>
+    <w:rsid w:val="00B74D40"/>
+    <w:rsid w:val="00B80898"/>
+    <w:rsid w:val="00B81D24"/>
+    <w:rsid w:val="00B83FD3"/>
+    <w:rsid w:val="00BA1666"/>
+    <w:rsid w:val="00BA2C57"/>
+    <w:rsid w:val="00BA6FC4"/>
+    <w:rsid w:val="00BB0EA4"/>
+    <w:rsid w:val="00BB3AD1"/>
+    <w:rsid w:val="00BC41BD"/>
+    <w:rsid w:val="00BC4803"/>
+    <w:rsid w:val="00BC59F4"/>
+    <w:rsid w:val="00BD0041"/>
+    <w:rsid w:val="00BD1646"/>
+    <w:rsid w:val="00BD19F5"/>
+    <w:rsid w:val="00BD3F52"/>
+    <w:rsid w:val="00BF59F7"/>
+    <w:rsid w:val="00BF6060"/>
+    <w:rsid w:val="00C05857"/>
+    <w:rsid w:val="00C11AC1"/>
+    <w:rsid w:val="00C12221"/>
+    <w:rsid w:val="00C14283"/>
+    <w:rsid w:val="00C215BB"/>
+    <w:rsid w:val="00C27680"/>
+    <w:rsid w:val="00C27B61"/>
+    <w:rsid w:val="00C32D41"/>
+    <w:rsid w:val="00C34C4B"/>
+    <w:rsid w:val="00C3633A"/>
+    <w:rsid w:val="00C4222A"/>
+    <w:rsid w:val="00C44841"/>
+    <w:rsid w:val="00C5168E"/>
+    <w:rsid w:val="00C51A20"/>
+    <w:rsid w:val="00C52236"/>
+    <w:rsid w:val="00C5500C"/>
+    <w:rsid w:val="00C62BA0"/>
+    <w:rsid w:val="00C77A51"/>
+    <w:rsid w:val="00C81532"/>
+    <w:rsid w:val="00C826EC"/>
+    <w:rsid w:val="00C82BB2"/>
+    <w:rsid w:val="00C84728"/>
+    <w:rsid w:val="00C86AE2"/>
+    <w:rsid w:val="00C906FE"/>
+    <w:rsid w:val="00C91113"/>
+    <w:rsid w:val="00C93092"/>
+    <w:rsid w:val="00C9648F"/>
+    <w:rsid w:val="00C96600"/>
+    <w:rsid w:val="00C971A3"/>
+    <w:rsid w:val="00CA728B"/>
+    <w:rsid w:val="00CB3B26"/>
+    <w:rsid w:val="00CB4F9C"/>
+    <w:rsid w:val="00CC5345"/>
+    <w:rsid w:val="00CC677C"/>
+    <w:rsid w:val="00CD539D"/>
+    <w:rsid w:val="00CE13CC"/>
+    <w:rsid w:val="00CE501B"/>
+    <w:rsid w:val="00CE6630"/>
+    <w:rsid w:val="00CE7F5F"/>
+    <w:rsid w:val="00CF1B49"/>
+    <w:rsid w:val="00CF243F"/>
+    <w:rsid w:val="00CF335A"/>
+    <w:rsid w:val="00CF3BC2"/>
+    <w:rsid w:val="00D06077"/>
+    <w:rsid w:val="00D15F58"/>
+    <w:rsid w:val="00D16121"/>
+    <w:rsid w:val="00D22E5C"/>
+    <w:rsid w:val="00D24BB7"/>
+    <w:rsid w:val="00D2686D"/>
+    <w:rsid w:val="00D34AE4"/>
+    <w:rsid w:val="00D413B8"/>
+    <w:rsid w:val="00D53827"/>
+    <w:rsid w:val="00D55290"/>
+    <w:rsid w:val="00D56856"/>
+    <w:rsid w:val="00D57934"/>
+    <w:rsid w:val="00D60731"/>
+    <w:rsid w:val="00D6279F"/>
+    <w:rsid w:val="00D64819"/>
+    <w:rsid w:val="00D652F0"/>
+    <w:rsid w:val="00D66907"/>
+    <w:rsid w:val="00D67CE8"/>
+    <w:rsid w:val="00D72CDA"/>
+    <w:rsid w:val="00D72DF8"/>
+    <w:rsid w:val="00D7333A"/>
+    <w:rsid w:val="00D73E1F"/>
+    <w:rsid w:val="00D74914"/>
+    <w:rsid w:val="00D81C58"/>
+    <w:rsid w:val="00D90144"/>
+    <w:rsid w:val="00D907F0"/>
+    <w:rsid w:val="00D9781C"/>
+    <w:rsid w:val="00DA28DC"/>
+    <w:rsid w:val="00DB4D89"/>
+    <w:rsid w:val="00DC1837"/>
+    <w:rsid w:val="00DD0D98"/>
+    <w:rsid w:val="00DD213A"/>
+    <w:rsid w:val="00DD2DF6"/>
+    <w:rsid w:val="00DD3EAE"/>
+    <w:rsid w:val="00DD700D"/>
+    <w:rsid w:val="00DE15A9"/>
+    <w:rsid w:val="00DE7EA2"/>
+    <w:rsid w:val="00DF7CE1"/>
+    <w:rsid w:val="00E129A1"/>
+    <w:rsid w:val="00E16BBF"/>
+    <w:rsid w:val="00E208CF"/>
+    <w:rsid w:val="00E266F8"/>
+    <w:rsid w:val="00E27683"/>
+    <w:rsid w:val="00E4189D"/>
+    <w:rsid w:val="00E43D62"/>
+    <w:rsid w:val="00E53DE4"/>
+    <w:rsid w:val="00E53F9C"/>
+    <w:rsid w:val="00E63D60"/>
+    <w:rsid w:val="00E73D1E"/>
+    <w:rsid w:val="00E755A8"/>
+    <w:rsid w:val="00E76669"/>
+    <w:rsid w:val="00E76F38"/>
+    <w:rsid w:val="00E8204A"/>
+    <w:rsid w:val="00E83020"/>
+    <w:rsid w:val="00E83505"/>
+    <w:rsid w:val="00E859B6"/>
+    <w:rsid w:val="00E95B2B"/>
+    <w:rsid w:val="00E95EF4"/>
+    <w:rsid w:val="00E9691D"/>
+    <w:rsid w:val="00E978CB"/>
+    <w:rsid w:val="00EA0C1A"/>
+    <w:rsid w:val="00EA2D9F"/>
+    <w:rsid w:val="00EB2D25"/>
+    <w:rsid w:val="00EB5FDE"/>
+    <w:rsid w:val="00EE1B91"/>
+    <w:rsid w:val="00EE2D7C"/>
+    <w:rsid w:val="00EE32D0"/>
+    <w:rsid w:val="00EE6E45"/>
+    <w:rsid w:val="00EF43E6"/>
+    <w:rsid w:val="00EF46B9"/>
+    <w:rsid w:val="00EF4C63"/>
+    <w:rsid w:val="00EF4D5C"/>
+    <w:rsid w:val="00EF6AA1"/>
+    <w:rsid w:val="00F01F14"/>
+    <w:rsid w:val="00F02955"/>
+    <w:rsid w:val="00F17728"/>
+    <w:rsid w:val="00F21B09"/>
+    <w:rsid w:val="00F24183"/>
+    <w:rsid w:val="00F2486D"/>
+    <w:rsid w:val="00F31F15"/>
+    <w:rsid w:val="00F43D08"/>
+    <w:rsid w:val="00F46B20"/>
+    <w:rsid w:val="00F51B12"/>
+    <w:rsid w:val="00F53D11"/>
+    <w:rsid w:val="00F54DCB"/>
+    <w:rsid w:val="00F568B3"/>
+    <w:rsid w:val="00F56ACF"/>
+    <w:rsid w:val="00F576A9"/>
+    <w:rsid w:val="00F6257F"/>
+    <w:rsid w:val="00F6797F"/>
+    <w:rsid w:val="00F731DB"/>
+    <w:rsid w:val="00F75398"/>
+    <w:rsid w:val="00F75DE6"/>
+    <w:rsid w:val="00F773CA"/>
+    <w:rsid w:val="00F80A58"/>
+    <w:rsid w:val="00F826C5"/>
+    <w:rsid w:val="00F83E1F"/>
+    <w:rsid w:val="00F85EF9"/>
+    <w:rsid w:val="00F87C0F"/>
+    <w:rsid w:val="00FA251D"/>
+    <w:rsid w:val="00FA677F"/>
+    <w:rsid w:val="00FB6417"/>
+    <w:rsid w:val="00FD3264"/>
+    <w:rsid w:val="00FD3914"/>
+    <w:rsid w:val="00FD7D0D"/>
+    <w:rsid w:val="00FE1DBE"/>
+    <w:rsid w:val="00FE4324"/>
+    <w:rsid w:val="00FF0F8A"/>
+    <w:rsid w:val="00FF46EA"/>
+    <w:rsid w:val="00FF5E57"/>
+    <w:rsid w:val="00FF768F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1B2ABC41"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{357E567C-5F0A-429B-8F46-AEDF4F0E1C6B}"/>
+  <w14:docId w14:val="2BCAAD9C"/>
+  <w15:docId w15:val="{1076C660-81B1-4B07-AD01-2767A9EC2995}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D4529"/>
+    <w:pPr>
+      <w:spacing w:after="260" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:val="nl-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0021420B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="39"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="432"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="333333"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0021420B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="39"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="578" w:right="567" w:hanging="578"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0021420B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="39"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="001021" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0021420B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="39"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="862" w:hanging="862"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:color w:val="001932" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0021420B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="39"/>
+      </w:numPr>
+      <w:spacing w:before="40" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="001932" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0021420B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="39"/>
+      </w:numPr>
+      <w:spacing w:before="40" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="001021" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0021420B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="39"/>
+      </w:numPr>
+      <w:spacing w:before="40" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="001021" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0021420B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="39"/>
+      </w:numPr>
+      <w:spacing w:before="40" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0021420B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="39"/>
+      </w:numPr>
+      <w:spacing w:before="40" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00335E47"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00335E47"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00335E47"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00335E47"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00882CD2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00882CD2"/>
+    <w:rPr>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00882CD2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00882CD2"/>
+    <w:rPr>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="datum">
+    <w:name w:val="datum"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00882CD2"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B50EFE"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C12221"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:val="nl-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F37F29776D142F393726A42F9A7E476">
+    <w:name w:val="1F37F29776D142F393726A42F9A7E476"/>
+    <w:rsid w:val="005B10E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00C12221"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:val="nl-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CBFLetterInfoDatas">
+    <w:name w:val="CBF Letter Info Datas"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="009653AD"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00917123"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="260" w:after="130"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Gotham Rounded Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Gotham Rounded Bold" w:cs="Arial"/>
+      <w:iCs/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:rsid w:val="00917123"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gotham Rounded Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Gotham Rounded Bold" w:cs="Arial"/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="nl-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00481B5E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00481B5E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="nl-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00481B5E"/>
+    <w:rPr>
+      <w:position w:val="6"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D6BE9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00042135"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
+    <w:name w:val="CM4"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00042135"/>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0021420B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="333333"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0021420B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="nl-BE" w:eastAsia="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0021420B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="001021" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-BE" w:eastAsia="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0021420B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:color w:val="001932" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0021420B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="001932" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0021420B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="001021" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0021420B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="001021" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0021420B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0021420B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable11">
+    <w:name w:val="Plain Table 11"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="PlainTable1"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="0021420B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent2">
+    <w:name w:val="Grid Table 1 Light Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="0021420B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C1CFD6" w:themeColor="accent2" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C1CFD6" w:themeColor="accent2" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C1CFD6" w:themeColor="accent2" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C1CFD6" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C1CFD6" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C1CFD6" w:themeColor="accent2" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A3B7C1" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="A3B7C1" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="0021420B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:val="nl-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="0021420B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003142F7"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003142F7"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003142F7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="nl-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003142F7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003142F7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="nl-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000447BD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:val="nl-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009037D3"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="125440485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="138156007">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="280965937">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1377047194">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1386219197">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2022393918">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fsma.be/nl/faq/privacybeleid-van-de-fsma" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fsma.be/nl/tussenpersonen-kredietgevers/wat-een-aandeelhouder-die-de-controle-over-de-vennootschap-uitoefent" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///\\prod\dfs\apps_data\IT\OfficeTemplates\2016\FSMA\Templates\Website\consultaties_anderedocumenten_nl.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0DD2473875344B87AC13593E59B49428"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{01BB3826-AB23-411B-AFDF-C2281C57614F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FD7F01" w:rsidRDefault="00FD7F01">
+          <w:pPr>
+            <w:pStyle w:val="0DD2473875344B87AC13593E59B49428"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A11C81">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Gotham Rounded Bold" w:hAnsi="Gotham Rounded Bold" w:cs="Arial"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>Click here to enter the title.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="936E0B9410D848418F8E82B489370575"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E9098A39-AAAF-42A1-B9D0-F526D8B9E0C6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="936E0B9410D848418F8E82B489370575"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="772354F956274593BD8D72F45F04EDD4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CE6785B8-47B1-4087-A8B7-831DC852A2B4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="772354F956274593BD8D72F45F04EDD4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3A8D5FCB7A3942F698FCF7F3F6A69702"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C27C7536-3AE7-4D2B-8516-82DD1B1D53AD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="3A8D5FCB7A3942F698FCF7F3F6A69702"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CC109B1FFFB2402DB5D23AEAEB57B2DE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B966A33C-5E35-4460-ADC2-11AE764FA529}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="CC109B1FFFB2402DB5D23AEAEB57B2DE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F6D34E3FEF4840F9A8385B96F199C8B8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{37BC3AAD-A28F-4741-95D0-0BCF8BE81E3E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="F6D34E3FEF4840F9A8385B96F199C8B8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C5C82840939E4A18A0DE51EB76AF4659"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7A98A762-4A72-4AFF-9A1E-CF8D5AD3A882}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="C5C82840939E4A18A0DE51EB76AF4659"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="620FDE066113459BBD64DF2413AF85A6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C63D388F-4B8A-45FD-9332-0A7C964CF15C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="620FDE066113459BBD64DF2413AF85A6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7AF162A68CF54C7B9A71A4E881A48BBD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7EC40D81-DA64-4E83-8D3E-F449D2154396}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="7AF162A68CF54C7B9A71A4E881A48BBD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0552A5C2CDA445C7B4E70CF91EB92247"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D25F1287-6FC3-4213-BF3A-F6A10B137960}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="0552A5C2CDA445C7B4E70CF91EB92247"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="024EB1FE4FD348B59573F2102299AC3B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4BEE1020-505B-4D0C-935A-BB4B81E44D7B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="024EB1FE4FD348B59573F2102299AC3B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="77959BFD983849AA9A728017E06E18EC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B80444D3-EACE-4E4A-A11A-B8135858F9D1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="77959BFD983849AA9A728017E06E18EC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6AE5D1E504374E89AEBF621F2DE41B32"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{77171D82-769A-4145-9894-CECA3343EB0E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="6AE5D1E504374E89AEBF621F2DE41B32"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013437"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7C14B291-E38E-4632-AA9A-A3C5A5A5F74D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5">
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E1B68835351E4345B66B93444CA88355"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{75AC0D0A-7256-46B7-85AE-BFEAD0E03A50}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="E1B68835351E4345B66B93444CA88355"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8799E5E73BB34E28A79E78C84475CD9A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E18717B9-E2E3-4820-9AD2-77E2FD1BB379}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="8799E5E73BB34E28A79E78C84475CD9A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="614043521E9045188C141C9C46419D05"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5B5A05C9-3DAB-4215-A819-F1EACA3989B9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="614043521E9045188C141C9C46419D05"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BA219DDF919C445886C33EF261950662"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B672288B-FEDA-4F51-9243-AD5CB2113786}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5" w:rsidP="006557D5">
+          <w:pPr>
+            <w:pStyle w:val="BA219DDF919C445886C33EF261950662"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{73214F14-59F0-4BC3-895B-83A3BE4843FC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00544960" w:rsidRDefault="006557D5">
+          <w:r w:rsidRPr="00161574">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gotham Rounded Bold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="EU Albertina"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gotham Rounded Book">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:formatting="0" w:inkAnnotations="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00FD7F01"/>
+    <w:rsid w:val="000265D4"/>
+    <w:rsid w:val="00110AF7"/>
+    <w:rsid w:val="0016305E"/>
+    <w:rsid w:val="002046BB"/>
+    <w:rsid w:val="00252E3E"/>
+    <w:rsid w:val="00344A51"/>
+    <w:rsid w:val="00470D17"/>
+    <w:rsid w:val="005143E7"/>
+    <w:rsid w:val="00544960"/>
+    <w:rsid w:val="0055314C"/>
+    <w:rsid w:val="0059081E"/>
+    <w:rsid w:val="006557D5"/>
+    <w:rsid w:val="006C1DA0"/>
+    <w:rsid w:val="006C269A"/>
+    <w:rsid w:val="00766956"/>
+    <w:rsid w:val="00784C90"/>
+    <w:rsid w:val="00870D57"/>
+    <w:rsid w:val="009220C8"/>
+    <w:rsid w:val="00AC6E81"/>
+    <w:rsid w:val="00AE2176"/>
+    <w:rsid w:val="00B462D2"/>
+    <w:rsid w:val="00BD1646"/>
+    <w:rsid w:val="00C27680"/>
+    <w:rsid w:val="00D47110"/>
+    <w:rsid w:val="00D8659A"/>
+    <w:rsid w:val="00DD700D"/>
+    <w:rsid w:val="00DF53AA"/>
+    <w:rsid w:val="00DF7CE1"/>
+    <w:rsid w:val="00FD7F01"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="nl-BE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-BE" w:eastAsia="nl-BE" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7590,1332 +15331,1129 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E166CD"/>
-[...239 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...350 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="005D60C1"/>
+    <w:rsid w:val="006557D5"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...6 lines deleted...]
-    <w:rsid w:val="005D60C1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DD2473875344B87AC13593E59B49428">
+    <w:name w:val="0DD2473875344B87AC13593E59B49428"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="936E0B9410D848418F8E82B489370575">
+    <w:name w:val="936E0B9410D848418F8E82B489370575"/>
+    <w:rsid w:val="006557D5"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...5 lines deleted...]
-    <w:rsid w:val="005D60C1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="772354F956274593BD8D72F45F04EDD4">
+    <w:name w:val="772354F956274593BD8D72F45F04EDD4"/>
+    <w:rsid w:val="006557D5"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="005D60C1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A8D5FCB7A3942F698FCF7F3F6A69702">
+    <w:name w:val="3A8D5FCB7A3942F698FCF7F3F6A69702"/>
+    <w:rsid w:val="006557D5"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...5 lines deleted...]
-    <w:rsid w:val="005D60C1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC109B1FFFB2402DB5D23AEAEB57B2DE">
+    <w:name w:val="CC109B1FFFB2402DB5D23AEAEB57B2DE"/>
+    <w:rsid w:val="006557D5"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="005D60C1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F6D34E3FEF4840F9A8385B96F199C8B8">
+    <w:name w:val="F6D34E3FEF4840F9A8385B96F199C8B8"/>
+    <w:rsid w:val="006557D5"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...5 lines deleted...]
-    <w:rsid w:val="005D60C1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5C82840939E4A18A0DE51EB76AF4659">
+    <w:name w:val="C5C82840939E4A18A0DE51EB76AF4659"/>
+    <w:rsid w:val="006557D5"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="004712EE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="620FDE066113459BBD64DF2413AF85A6">
+    <w:name w:val="620FDE066113459BBD64DF2413AF85A6"/>
+    <w:rsid w:val="006557D5"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...5 lines deleted...]
-    <w:rsid w:val="00FD318F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7AF162A68CF54C7B9A71A4E881A48BBD">
+    <w:name w:val="7AF162A68CF54C7B9A71A4E881A48BBD"/>
+    <w:rsid w:val="006557D5"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
-[...3 lines deleted...]
-    <w:rsid w:val="001D29C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0552A5C2CDA445C7B4E70CF91EB92247">
+    <w:name w:val="0552A5C2CDA445C7B4E70CF91EB92247"/>
+    <w:rsid w:val="006557D5"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...52 lines deleted...]
-    </w:tblStylePr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...5 lines deleted...]
-    <w:rsid w:val="007779BE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="024EB1FE4FD348B59573F2102299AC3B">
+    <w:name w:val="024EB1FE4FD348B59573F2102299AC3B"/>
+    <w:rsid w:val="006557D5"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...4 lines deleted...]
-    <w:rsid w:val="007779BE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="77959BFD983849AA9A728017E06E18EC">
+    <w:name w:val="77959BFD983849AA9A728017E06E18EC"/>
+    <w:rsid w:val="006557D5"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...5 lines deleted...]
-    <w:rsid w:val="007779BE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6AE5D1E504374E89AEBF621F2DE41B32">
+    <w:name w:val="6AE5D1E504374E89AEBF621F2DE41B32"/>
+    <w:rsid w:val="006557D5"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...4 lines deleted...]
-    <w:rsid w:val="007779BE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1B68835351E4345B66B93444CA88355">
+    <w:name w:val="E1B68835351E4345B66B93444CA88355"/>
+    <w:rsid w:val="006557D5"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8799E5E73BB34E28A79E78C84475CD9A">
+    <w:name w:val="8799E5E73BB34E28A79E78C84475CD9A"/>
+    <w:rsid w:val="006557D5"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="614043521E9045188C141C9C46419D05">
+    <w:name w:val="614043521E9045188C141C9C46419D05"/>
+    <w:rsid w:val="006557D5"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA219DDF919C445886C33EF261950662">
+    <w:name w:val="BA219DDF919C445886C33EF261950662"/>
+    <w:rsid w:val="006557D5"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="FSMA">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="002244"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="002244"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="668899"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="BBCC00"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="BBCCCC"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="333333"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="DDDDDD"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005EF8A8FE98DBEE40A4A499FF2F19C2DB" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="902afb2ceb495b38aef0b4db4d947d40">
-[...2 lines deleted...]
-    <xsd:import namespace="50a7af36-47f6-4c90-b0b5-5469747b7d92"/>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="FSMA Case CDC Document" ma:contentTypeID="0x01010038AF301C369E4E51943E35DDEAC9FE1C01020058D04D07B14B4A86A1FC3077F5A3A42A006E41CD9982D9FE41BE30FCF1D228A95C" ma:contentTypeVersion="8" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="08f75d093adc290a3f8a3bd125f45959">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4ec20c4b-fdb3-4c6c-b881-83a153268933" xmlns:ns3="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xmlns:ns4="184c9235-7e05-405f-9b8a-467b46c0a0d9" xmlns:ns5="e3b4480d-a17d-4b76-bae5-b1a386266bf8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2d40b41577aa354ce86bbebaca2a5525" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
+    <xsd:import namespace="4ec20c4b-fdb3-4c6c-b881-83a153268933"/>
+    <xsd:import namespace="0c2b4d14-0ef6-41a4-8ebc-a5694610298b"/>
+    <xsd:import namespace="184c9235-7e05-405f-9b8a-467b46c0a0d9"/>
+    <xsd:import namespace="e3b4480d-a17d-4b76-bae5-b1a386266bf8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMACDCDate" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMALegalReference" minOccurs="0"/>
+                <xsd:element ref="ns2:FSMAResponsible" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMACaseId" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMASummary" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMAEnclosedDocuments" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMASentOut" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMAPersonalData" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMARetention" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMALegalHold" minOccurs="0"/>
+                <xsd:element ref="ns3:From1" minOccurs="0"/>
+                <xsd:element ref="ns3:To" minOccurs="0"/>
+                <xsd:element ref="ns3:Cc" minOccurs="0"/>
+                <xsd:element ref="ns3:Sent" minOccurs="0"/>
+                <xsd:element ref="ns3:Received" minOccurs="0"/>
+                <xsd:element ref="ns3:n93a05827a234bd5bd56144e4ae5a4c5" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMARelevantDossiers" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMAForDossier" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMADossier" minOccurs="0"/>
+                <xsd:element ref="ns2:FSMACDCMember" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMACDCDocumentType" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMASignatureRequired" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMACDCNumbering" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMACDCMemberRanking" minOccurs="0"/>
+                <xsd:element ref="ns4:CEYDescription" minOccurs="0"/>
+                <xsd:element ref="ns3:d4d7685898f64ebf825d396ede792b3d" minOccurs="0"/>
+                <xsd:element ref="ns3:oa3056e339a14be691a9be424721cd8a" minOccurs="0"/>
+                <xsd:element ref="ns3:e7d95798c7cc49018eddb0e9d5f10243" minOccurs="0"/>
+                <xsd:element ref="ns3:j5eb15239c91414b9d7c96d17acd9fca" minOccurs="0"/>
+                <xsd:element ref="ns3:jee5cc54f26a4aa9aa5d3d5d5c0abf22" minOccurs="0"/>
+                <xsd:element ref="ns3:iea30b3d116c4abd829bda67fead4fa8" minOccurs="0"/>
+                <xsd:element ref="ns3:ec7fab8fca8244d5a19ef6bc9bde0f91" minOccurs="0"/>
+                <xsd:element ref="ns3:i700e0deb15447d88dbefac8c49b4e73" minOccurs="0"/>
+                <xsd:element ref="ns3:l9eb92ffb50b4212a5ada7cfca32df2c" minOccurs="0"/>
+                <xsd:element ref="ns3:i092aad688554532b3d2e6ad2cec5c6a" minOccurs="0"/>
+                <xsd:element ref="ns3:ef14e33ca5c3481cbfad1e6ae8a7124e" minOccurs="0"/>
+                <xsd:element ref="ns3:o2e868a4180d47dab69612c4e2e5756d" minOccurs="0"/>
+                <xsd:element ref="ns3:FF25D9749B484798B23C47357FB06FA4" minOccurs="0"/>
+                <xsd:element ref="ns3:a3f93dd4d3154164b9bcbbec3d11e6cd" minOccurs="0"/>
+                <xsd:element ref="ns3:j3ffc30cbd4849e9aaf5b9bacc5f6fb3" minOccurs="0"/>
+                <xsd:element ref="ns3:a16789d6c69b4083a6824cb266570b0c" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns3:Statuut" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns3:ContentType0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns3:FSMADocumentDate" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns5:FSMARelevantDossierLookup" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="11c17fca-a23a-4398-add8-c29df0da4a2e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4ec20c4b-fdb3-4c6c-b881-83a153268933" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxKeywordTaxHTField" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="733e9705-8999-4689-82cc-e4b589d7ceac" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+    <xsd:element name="FSMAResponsible" ma:index="13" nillable="true" ma:displayName="Responsible" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="FSMAResponsible" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FSMACDCMember" ma:index="42" nillable="true" ma:displayName="CDC Member" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="FSMACDCMember" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="65" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{fca2a0db-3c74-4ecf-97d9-262b21032aca}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="4ec20c4b-fdb3-4c6c-b881-83a153268933">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="66" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{fca2a0db-3c74-4ecf-97d9-262b21032aca}" ma:internalName="TaxCatchAllLabel" ma:readOnly="false" ma:showField="CatchAllDataLabel" ma:web="4ec20c4b-fdb3-4c6c-b881-83a153268933">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="68" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="69" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="71" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="FSMACDCDate" ma:index="4" nillable="true" ma:displayName="CDC Date" ma:format="DateOnly" ma:internalName="FSMACDCDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMALegalReference" ma:index="7" nillable="true" ma:displayName="Legal Reference" ma:internalName="FSMALegalReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMACaseId" ma:index="18" nillable="true" ma:displayName="Case ID" ma:internalName="FSMACaseId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMASummary" ma:index="19" nillable="true" ma:displayName="Summary" ma:internalName="FSMASummary" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMAEnclosedDocuments" ma:index="20" nillable="true" ma:displayName="Enclosed documents" ma:internalName="FSMAEnclosedDocuments" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMASentOut" ma:index="21" nillable="true" ma:displayName="Sent Out" ma:default="0" ma:internalName="FSMASentOut" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMAPersonalData" ma:index="27" nillable="true" ma:displayName="Personal Data" ma:default="0" ma:internalName="FSMAPersonalData" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMARetention" ma:index="28" nillable="true" ma:displayName="Retention Period" ma:internalName="FSMARetention" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMALegalHold" ma:index="29" nillable="true" ma:displayName="Legal Hold" ma:default="0" ma:internalName="FSMALegalHold" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="From1" ma:index="30" nillable="true" ma:displayName="From" ma:internalName="From1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="To" ma:index="31" nillable="true" ma:displayName="To" ma:internalName="To" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Cc" ma:index="32" nillable="true" ma:displayName="Cc" ma:internalName="Cc" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Sent" ma:index="33" nillable="true" ma:displayName="Sent" ma:format="DateTime" ma:internalName="Sent" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Received" ma:index="34" nillable="true" ma:displayName="Received" ma:format="DateTime" ma:internalName="Received" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="n93a05827a234bd5bd56144e4ae5a4c5" ma:index="35" ma:taxonomy="true" ma:internalName="n93a05827a234bd5bd56144e4ae5a4c5" ma:taxonomyFieldName="FSMADataClassification" ma:displayName="Data Classification" ma:readOnly="false" ma:default="3;#02. Internal|b7a4dde1-915e-42b3-b701-f620e72b27e4" ma:fieldId="{793a0582-7a23-4bd5-bd56-144e4ae5a4c5}" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="b4f311cc-10f7-4bdd-bb5d-14ae6bb6263e" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{de1a0e75-34da-4b6c-b000-2c01a89e23f0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="11c17fca-a23a-4398-add8-c29df0da4a2e">
+    <xsd:element name="FSMARelevantDossiers" ma:index="36" nillable="true" ma:displayName="Relevant Dossiers" ma:hidden="true" ma:internalName="FSMARelevantDossiers" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMAForDossier" ma:index="37" nillable="true" ma:displayName="For Dossier" ma:default="0" ma:internalName="FSMAForDossier" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMADossier" ma:index="41" nillable="true" ma:displayName="Dossier" ma:hidden="true" ma:internalName="FSMADossier" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMACDCDocumentType" ma:index="43" nillable="true" ma:displayName="CDC Document Type" ma:hidden="true" ma:internalName="FSMACDCDocumentType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMASignatureRequired" ma:index="44" nillable="true" ma:displayName="Signature Required" ma:default="0" ma:hidden="true" ma:internalName="FSMASignatureRequired" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMACDCNumbering" ma:index="45" nillable="true" ma:displayName="Numbering" ma:hidden="true" ma:internalName="FSMACDCNumbering" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FSMACDCMemberRanking" ma:index="46" nillable="true" ma:displayName="CDC Member Ranking" ma:hidden="true" ma:internalName="FSMACDCMemberRanking" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="d4d7685898f64ebf825d396ede792b3d" ma:index="48" ma:taxonomy="true" ma:internalName="d4d7685898f64ebf825d396ede792b3d" ma:taxonomyFieldName="FSMADocumentType" ma:displayName="Document Type" ma:readOnly="false" ma:default="" ma:fieldId="{d4d76858-98f6-4ebf-825d-396ede792b3d}" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="8167cfd8-32e1-4e5e-96db-70f31b8d07d5" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="oa3056e339a14be691a9be424721cd8a" ma:index="49" nillable="true" ma:taxonomy="true" ma:internalName="oa3056e339a14be691a9be424721cd8a" ma:taxonomyFieldName="FSMATopic" ma:displayName="Topic" ma:readOnly="false" ma:default="" ma:fieldId="{8a3056e3-39a1-4be6-91a9-be424721cd8a}" ma:taxonomyMulti="true" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="81178e9e-a8d3-4a4d-93ed-1926afa06359" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="e7d95798c7cc49018eddb0e9d5f10243" ma:index="50" nillable="true" ma:taxonomy="true" ma:internalName="e7d95798c7cc49018eddb0e9d5f10243" ma:taxonomyFieldName="FSMARelatedProducts" ma:displayName="Related Products" ma:readOnly="false" ma:default="" ma:fieldId="{e7d95798-c7cc-4901-8edd-b0e9d5f10243}" ma:taxonomyMulti="true" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="56fe99cf-035c-4bae-96fa-31c4ba773d29" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="j5eb15239c91414b9d7c96d17acd9fca" ma:index="51" nillable="true" ma:taxonomy="true" ma:internalName="j5eb15239c91414b9d7c96d17acd9fca" ma:taxonomyFieldName="FSMAReferenceApplication" ma:displayName="Reference Application" ma:readOnly="false" ma:default="" ma:fieldId="{35eb1523-9c91-414b-9d7c-96d17acd9fca}" ma:taxonomyMulti="true" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="f00bf72c-4033-49a4-a9b3-c012820cf90b" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="jee5cc54f26a4aa9aa5d3d5d5c0abf22" ma:index="52" nillable="true" ma:taxonomy="true" ma:internalName="jee5cc54f26a4aa9aa5d3d5d5c0abf22" ma:taxonomyFieldName="FSMASource" ma:displayName="Source" ma:readOnly="false" ma:default="" ma:fieldId="{3ee5cc54-f26a-4aa9-aa5d-3d5d5c0abf22}" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="1fc5b76c-4ba8-48c1-b249-eb21734dcc60" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="iea30b3d116c4abd829bda67fead4fa8" ma:index="53" ma:taxonomy="true" ma:internalName="iea30b3d116c4abd829bda67fead4fa8" ma:taxonomyFieldName="FSMADocStatus" ma:displayName="Document Status" ma:readOnly="false" ma:default="1;#Active|3cd4d267-7354-4b79-bfd9-170c3b790a12" ma:fieldId="{2ea30b3d-116c-4abd-829b-da67fead4fa8}" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="d184f7c4-ced3-4cff-9013-1c8cb8ef2793" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ec7fab8fca8244d5a19ef6bc9bde0f91" ma:index="54" nillable="true" ma:taxonomy="true" ma:internalName="ec7fab8fca8244d5a19ef6bc9bde0f91" ma:taxonomyFieldName="FSMAImportance" ma:displayName="Importance" ma:readOnly="false" ma:default="" ma:fieldId="{ec7fab8f-ca82-44d5-a19e-f6bc9bde0f91}" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="2efd1682-c68a-4e00-8004-562bb5fd42f7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i700e0deb15447d88dbefac8c49b4e73" ma:index="55" nillable="true" ma:taxonomy="true" ma:internalName="i700e0deb15447d88dbefac8c49b4e73" ma:taxonomyFieldName="FSMAKeywords" ma:displayName="Keywords" ma:readOnly="false" ma:default="" ma:fieldId="{2700e0de-b154-47d8-8dbe-fac8c49b4e73}" ma:taxonomyMulti="true" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="4147abf7-0090-4413-ac99-ffa7e2ca0383" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="l9eb92ffb50b4212a5ada7cfca32df2c" ma:index="56" nillable="true" ma:taxonomy="true" ma:internalName="l9eb92ffb50b4212a5ada7cfca32df2c" ma:taxonomyFieldName="FSMALanguage" ma:displayName="Language" ma:readOnly="false" ma:default="" ma:fieldId="{59eb92ff-b50b-4212-a5ad-a7cfca32df2c}" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="86da8344-4417-43d4-bc56-943f5bfb7da4" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i092aad688554532b3d2e6ad2cec5c6a" ma:index="57" nillable="true" ma:taxonomy="true" ma:internalName="i092aad688554532b3d2e6ad2cec5c6a" ma:taxonomyFieldName="FSMAMainOU" ma:displayName="Main OU" ma:readOnly="false" ma:default="" ma:fieldId="{2092aad6-8855-4532-b3d2-e6ad2cec5c6a}" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="72691dfd-e8a3-42b8-9687-5f69465fce04" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ef14e33ca5c3481cbfad1e6ae8a7124e" ma:index="58" nillable="true" ma:taxonomy="true" ma:internalName="ef14e33ca5c3481cbfad1e6ae8a7124e" ma:taxonomyFieldName="FSMASection" ma:displayName="Section" ma:readOnly="false" ma:default="" ma:fieldId="{0df92955-51df-4558-8f85-5225fe208eab}" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="38865ad9-39b3-4ad9-b1e5-c4959b494346" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="o2e868a4180d47dab69612c4e2e5756d" ma:index="59" nillable="true" ma:taxonomy="true" ma:internalName="o2e868a4180d47dab69612c4e2e5756d" ma:taxonomyFieldName="FSMAFollowUpActions" ma:displayName="Advice &amp; Follow-up" ma:readOnly="false" ma:default="" ma:fieldId="{03856a4e-3b83-49a3-af3c-5188c2ebbe25}" ma:taxonomyMulti="true" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="df45d09f-1af6-4c3a-9659-9f554244cde2" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FF25D9749B484798B23C47357FB06FA4" ma:index="60" nillable="true" ma:taxonomy="true" ma:internalName="FF25D9749B484798B23C47357FB06FA4" ma:taxonomyFieldName="FSMAMainOAName" ma:displayName="OA Name" ma:readOnly="false" ma:default="" ma:fieldId="{4c28edc9-441b-4053-becf-480e097ad717}" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="3fb7710b-722c-43a9-81d7-df5c8bbfc46b" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="a3f93dd4d3154164b9bcbbec3d11e6cd" ma:index="61" nillable="true" ma:taxonomy="true" ma:internalName="a3f93dd4d3154164b9bcbbec3d11e6cd" ma:taxonomyFieldName="FSMAMainOUName" ma:displayName="OU Name" ma:readOnly="false" ma:default="" ma:fieldId="{d18a54a8-8b00-433f-92a2-8a9cc3b94d9c}" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="8fc9759c-1ec0-4367-80d2-7d76102b8755" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="j3ffc30cbd4849e9aaf5b9bacc5f6fb3" ma:index="62" nillable="true" ma:taxonomy="true" ma:internalName="j3ffc30cbd4849e9aaf5b9bacc5f6fb3" ma:taxonomyFieldName="FSMAMainOA" ma:displayName="Main OA" ma:readOnly="false" ma:default="" ma:fieldId="{33ffc30c-bd48-49e9-aaf5-b9bacc5f6fb3}" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="940ae736-8057-4cb3-a1e6-59e9c0577b41" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="a16789d6c69b4083a6824cb266570b0c" ma:index="64" nillable="true" ma:taxonomy="true" ma:internalName="a16789d6c69b4083a6824cb266570b0c" ma:taxonomyFieldName="FSMADocumentCategory" ma:displayName="Document Category" ma:readOnly="false" ma:default="" ma:fieldId="{a16789d6-c69b-4083-a682-4cb266570b0c}" ma:sspId="b0551cb1-40c1-4e7e-9007-6c3b130daecf" ma:termSetId="79f42d29-c701-4eb0-9bb4-8f051447633f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FSMADocumentDate" ma:index="67" nillable="true" ma:displayName="Document Date" ma:format="DateTime" ma:internalName="FSMADocumentDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="184c9235-7e05-405f-9b8a-467b46c0a0d9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="CEYDescription" ma:index="47" nillable="true" ma:displayName="Description" ma:internalName="CEYDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e3b4480d-a17d-4b76-bae5-b1a386266bf8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="FSMARelevantDossierLookup" ma:index="72" nillable="true" ma:displayName="Case Relevant Dossiers" ma:list="f8c22125-8ac8-4a6c-bef8-cc94a261f22a" ma:internalName="FSMARelevantDossierLookup" ma:showField="Title" ma:web="e3b4480d-a17d-4b76-bae5-b1a386266bf8">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="50a7af36-47f6-4c90-b0b5-5469747b7d92" elementFormDefault="qualified">
-[...75 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="9" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -8960,169 +16498,389 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxKeywordTaxHTField xmlns="11c17fca-a23a-4398-add8-c29df0da4a2e">
+    <_dlc_DocId xmlns="4ec20c4b-fdb3-4c6c-b881-83a153268933">B9779EC2-F9D7-445C-92FF-20DA5331ADC7@d1018e2b-a76c-4e64-9137-3c5b5868c12f</_dlc_DocId>
+    <TaxCatchAll xmlns="4ec20c4b-fdb3-4c6c-b881-83a153268933">
+      <Value>5</Value>
+      <Value>18</Value>
+      <Value>3</Value>
+      <Value>15</Value>
+      <Value>22</Value>
+    </TaxCatchAll>
+    <_dlc_DocIdUrl xmlns="4ec20c4b-fdb3-4c6c-b881-83a153268933">
+      <Url>https://1place.fsmanet.be/dossier/B9779EC2-F9D7-445C-92FF-20DA5331ADC7/INT-ANALYS-2026-005731/_layouts/15/DocIdRedir.aspx?ID=B9779EC2-F9D7-445C-92FF-20DA5331ADC7%40d1018e2b-a76c-4e64-9137-3c5b5868c12f</Url>
+      <Description>B9779EC2-F9D7-445C-92FF-20DA5331ADC7@d1018e2b-a76c-4e64-9137-3c5b5868c12f</Description>
+    </_dlc_DocIdUrl>
+    <n93a05827a234bd5bd56144e4ae5a4c5 xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">02. Internal</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">b7a4dde1-915e-42b3-b701-f620e72b27e4</TermId>
+        </TermInfo>
+      </Terms>
+    </n93a05827a234bd5bd56144e4ae5a4c5>
+    <iea30b3d116c4abd829bda67fead4fa8 xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Active</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3cd4d267-7354-4b79-bfd9-170c3b790a12</TermId>
+        </TermInfo>
+      </Terms>
+    </iea30b3d116c4abd829bda67fead4fa8>
+    <e7d95798c7cc49018eddb0e9d5f10243 xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    </TaxKeywordTaxHTField>
-[...8 lines deleted...]
-    <Volgnr_x0020_OUT xmlns="50a7af36-47f6-4c90-b0b5-5469747b7d92" xsi:nil="true"/>
+    </e7d95798c7cc49018eddb0e9d5f10243>
+    <FSMADocumentDate xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <FSMAResponsible xmlns="4ec20c4b-fdb3-4c6c-b881-83a153268933">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </FSMAResponsible>
+    <l9eb92ffb50b4212a5ada7cfca32df2c xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </l9eb92ffb50b4212a5ada7cfca32df2c>
+    <FSMARetention xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <FSMASentOut xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">false</FSMASentOut>
+    <Sent xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <j5eb15239c91414b9d7c96d17acd9fca xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j5eb15239c91414b9d7c96d17acd9fca>
+    <a16789d6c69b4083a6824cb266570b0c xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </a16789d6c69b4083a6824cb266570b0c>
+    <From1 xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <oa3056e339a14be691a9be424721cd8a xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </oa3056e339a14be691a9be424721cd8a>
+    <ec7fab8fca8244d5a19ef6bc9bde0f91 xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ec7fab8fca8244d5a19ef6bc9bde0f91>
+    <FSMALegalHold xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">false</FSMALegalHold>
+    <Cc xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <jee5cc54f26a4aa9aa5d3d5d5c0abf22 xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </jee5cc54f26a4aa9aa5d3d5d5c0abf22>
+    <FSMAForDossier xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">false</FSMAForDossier>
+    <FSMARelevantDossiers xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <To xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <d4d7685898f64ebf825d396ede792b3d xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Management Committee Annex</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">77d3649c-edf1-4b93-b689-ff08abe5acae</TermId>
+        </TermInfo>
+      </Terms>
+    </d4d7685898f64ebf825d396ede792b3d>
+    <FSMAPersonalData xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">false</FSMAPersonalData>
+    <TaxCatchAllLabel xmlns="4ec20c4b-fdb3-4c6c-b881-83a153268933"/>
+    <Received xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <i700e0deb15447d88dbefac8c49b4e73 xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i700e0deb15447d88dbefac8c49b4e73>
+    <CEYDescription xmlns="184c9235-7e05-405f-9b8a-467b46c0a0d9" xsi:nil="true"/>
+    <FSMARelevantDossierLookup xmlns="e3b4480d-a17d-4b76-bae5-b1a386266bf8"/>
+    <FF25D9749B484798B23C47357FB06FA4 xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </FF25D9749B484798B23C47357FB06FA4>
+    <a3f93dd4d3154164b9bcbbec3d11e6cd xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </a3f93dd4d3154164b9bcbbec3d11e6cd>
+    <o2e868a4180d47dab69612c4e2e5756d xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </o2e868a4180d47dab69612c4e2e5756d>
+    <ef14e33ca5c3481cbfad1e6ae8a7124e xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">A2</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1a8dbfff-fdb1-474b-aa46-39bbac5df04c</TermId>
+        </TermInfo>
+      </Terms>
+    </ef14e33ca5c3481cbfad1e6ae8a7124e>
+    <j3ffc30cbd4849e9aaf5b9bacc5f6fb3 xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">INT</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">028ba11d-4d75-472a-8101-2ec2e5c2f063</TermId>
+        </TermInfo>
+      </Terms>
+    </j3ffc30cbd4849e9aaf5b9bacc5f6fb3>
+    <i092aad688554532b3d2e6ad2cec5c6a xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i092aad688554532b3d2e6ad2cec5c6a>
+    <FSMACDCDate xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">2026-10-04T22:00:00+00:00</FSMACDCDate>
+    <FSMASummary xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <FSMAEnclosedDocuments xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <FSMACDCMember xmlns="4ec20c4b-fdb3-4c6c-b881-83a153268933">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </FSMACDCMember>
+    <FSMACDCMemberRanking xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <FSMASignatureRequired xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b">false</FSMASignatureRequired>
+    <FSMADossier xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <FSMACaseId xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <FSMACDCDocumentType xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <FSMACDCNumbering xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
+    <FSMALegalReference xmlns="0c2b4d14-0ef6-41a4-8ebc-a5694610298b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30873923-D2C4-4EEF-A2A8-31B88669417C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCC72200-6FBB-46DF-8231-885DC6400A6B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{641FFE7A-F6A7-42D9-BD41-20B70E331C22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="11c17fca-a23a-4398-add8-c29df0da4a2e"/>
-    <ds:schemaRef ds:uri="50a7af36-47f6-4c90-b0b5-5469747b7d92"/>
+    <ds:schemaRef ds:uri="4ec20c4b-fdb3-4c6c-b881-83a153268933"/>
+    <ds:schemaRef ds:uri="0c2b4d14-0ef6-41a4-8ebc-a5694610298b"/>
+    <ds:schemaRef ds:uri="184c9235-7e05-405f-9b8a-467b46c0a0d9"/>
+    <ds:schemaRef ds:uri="e3b4480d-a17d-4b76-bae5-b1a386266bf8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A2DB52A-09F6-4DB5-86DA-8BD497F93EB9}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F49EB963-F79E-450A-82BB-8817EB27DB7A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="11c17fca-a23a-4398-add8-c29df0da4a2e"/>
+    <ds:schemaRef ds:uri="4ec20c4b-fdb3-4c6c-b881-83a153268933"/>
+    <ds:schemaRef ds:uri="0c2b4d14-0ef6-41a4-8ebc-a5694610298b"/>
+    <ds:schemaRef ds:uri="184c9235-7e05-405f-9b8a-467b46c0a0d9"/>
+    <ds:schemaRef ds:uri="e3b4480d-a17d-4b76-bae5-b1a386266bf8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CA2B2C0-3AF4-4D15-8B4B-EA7BBDE57FA9}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DA9DD8D-2C66-47B5-9647-325FFC3C9E76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E97EA0D9-F3A7-4C82-AE91-B22A863DFF74}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63ACDD54-86E3-49F3-9085-AAB5EA739324}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>consultaties_anderedocumenten_nl</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1842</Words>
-  <Characters>10136</Characters>
+  <Words>1470</Words>
+  <Characters>8089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Vragenlijst voor de aandeelhouders van een kredietgever</vt:lpstr>
+      <vt:lpstr>CONSULTATIENOTA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>FSMA</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11955</CharactersWithSpaces>
+  <CharactersWithSpaces>9540</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Vragenlijst voor de aandeelhouders van een kredietgever</dc:title>
   <dc:subject/>
-  <dc:creator>Van Noten, Glenn</dc:creator>
+  <dc:creator>FSMA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101005EF8A8FE98DBEE40A4A499FF2F19C2DB</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_AdHocReviewCycleID">
+    <vt:i4>-537111573</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
+    <vt:lpwstr>Nieuwe vragenlijsten aandeelhouders (tussenpersonen en kredietgevers)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
+    <vt:lpwstr>Annick.Mettepenningen@fsma.be</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
+    <vt:lpwstr>Mettepenningen, Annick</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_PreviousAdHocReviewCycleID">
+    <vt:i4>1113459367</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
+    <vt:lpwstr>0x01010038AF301C369E4E51943E35DDEAC9FE1C01020058D04D07B14B4A86A1FC3077F5A3A42A006E41CD9982D9FE41BE30FCF1D228A95C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>d1018e2b-a76c-4e64-9137-3c5b5868c12f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="FSMADocStatus">
+    <vt:lpwstr>15;#Active|3cd4d267-7354-4b79-bfd9-170c3b790a12</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="FSMADataClassification">
+    <vt:lpwstr>3;#02. Internal|b7a4dde1-915e-42b3-b701-f620e72b27e4</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="FF25D9749B484798B23C47357FB06FA4">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="a3f93dd4d3154164b9bcbbec3d11e6cd">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="FSMAMainOUName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="FSMATopic">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="FSMAKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="FSMAFollowUpActions">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="FSMAMainOU">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="FSMAMainOA">
+    <vt:lpwstr>5;#INT|028ba11d-4d75-472a-8101-2ec2e5c2f063</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="FSMAReferenceApplication">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="o2e868a4180d47dab69612c4e2e5756d">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="FSMASection">
+    <vt:lpwstr>22;#A2|1a8dbfff-fdb1-474b-aa46-39bbac5df04c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="FSMAMainOAName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="FSMASource">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="FSMAImportance">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="FSMARelatedProducts">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="ef14e33ca5c3481cbfad1e6ae8a7124e">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="j3ffc30cbd4849e9aaf5b9bacc5f6fb3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="i092aad688554532b3d2e6ad2cec5c6a">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="FSMALanguage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="FSMADocumentType">
+    <vt:lpwstr>18;#Management Committee Annex|77d3649c-edf1-4b93-b689-ff08abe5acae</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="FSMADocumentCategory">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>